--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Crassard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remy-crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2403-1894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117605565</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest evidence for the use of desert kite mass-hunting structures in southeastern Jordan during the late pre-pottery neolithic B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl A Makarewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (3), pp.40. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-026-02409-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Arabian Neolithic agropastoral communities from Asifir, Northwestern Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dinies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.130. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-025-02234-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights Into Early Islamic Hydro‐Agricultural Strategies in Northwest Arabia: A Geoarchaeological Study of al‐Bint Dam (Sadd al‐Bint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (5), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.70030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Early Neolithic in the Arabian Gulf: A newly discovered 8,400–year-old stone-built architecture on Ghagha Island, United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Al Hameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian D’silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0326259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert Kites and Related Constructions: Data from the Globalkites Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Archaeology Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (4), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/joad.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic Production at the Khaybar Walled Oasis During the Mid/Late Third-Early Second Millennium BCE: Evidence for a Burnished Ware Horizon in Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Years Two and Three (2021-2023, Seasons Three to Six)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.66-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic stone tool and shell bead production from Maṣīrah and Al‐Ḥallāniyah islands (Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bronze Age town in the Khaybar walled oasis: Debating early urbanization in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.e0309963. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Year 1 (2020-2021, Seasons One and Two)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.135-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ramparts of Khaybar. Multiproxy investigation for reconstructing a Bronze Age walled oasis in Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hunter-Gatherers to Farmers: Contributions of Traceology to the Study of Prehistoric Lithic Technology in Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias López Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Mazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Negrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.133 - 154. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.3043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and geographical variability of desert kites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01718-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest plans to scale of humanmade mega-structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Preusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.e0277927. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0277927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceological analysis of lithics from the Camel Site, al-Jawf, Saudi Arabia: an experimental approach to identifying mineral processing activities using silcrete tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Clemente-Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.93. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01559-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic settlement patterns and subsistence strategies on Marawah Island, Abu Dhabi Emirate, United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Hamad Al Hameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thorburn Cuttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howell Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51, pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-sized Neolithic camel sculptures in Arabia: A scientific assessment of the craftsmanship and age of the Camel Site reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.103165. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Arabian desert kites and potential proto-kites extend the global distribution of hunting mega-traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Boelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.103403. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The latest Neolithic conquest of &quot;new territories&quot; in the Arabian Sea: The Al-Hallaniyat Archipelago (Kuria Muria, Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15564894.2021.2015017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Paleolithic to the Islamic Era in Wilayat Yanqul: The Archaeological Water Histories of Oman (ArWHO) Project Survey 2011-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Harrower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smiti Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana A. Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph W. Lehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paige Paulsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Oman Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Arabian desert kites and potential proto-kites extend the global distribution of hunting mega-traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Boelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.103403. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Desert Kites as Hunting Mega-Traps: Functional Evidence and Potential Impacts on Socioeconomic and Ecological Spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35, pp.1-44. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10963-022-09165-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam: Marta Mierzejewska (1984–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonnéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.6 - 7. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editors’ foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonnéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Al‐duwaish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editors’ Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Bretzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H. Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplement to Volume 50, pp.v-viii</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative approach to the study of Neolithic projectile points from south‐eastern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Bortolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, The Neolithic of the Arabian Peninsula, 31 (1), pp.151-167. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle and Late Pleistocene lithic technology from the region of Dûmat al-Jandal, northern Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited editor’s preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marking the sacral landscape of a north Arabian oasis: a sixth-millennium BC monumental stone platform and surrounding burials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (375), pp.601-621. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Palaeolithic sites around Al-Badʾ, north-western Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed A Badaiwi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at MR11 on Marawah Island (Abu Dhabi, UAE): new insight into the architecture and planning of Arabian Neolithic settlements and early evidence for pearling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thorburn Howard Cuttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulla Khalfan Al Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdalla El Faki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional blade technology on naviform cores from northern Arabia: New evidence of Arabian‐Levantine interactions in the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.93-104. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluted-point technology in Neolithic Arabia: An independent invention far from the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), pp.e0236314. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0236314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert kites et constructions apparentées : découvertes récentes et mise à jour de l’extension géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46.1-2, p. 179-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and Middle Paleolithic sites from the Rufa Graben, central Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H. Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic occupations in central Saudi Arabia during MIS 5 and MIS 7: new insights on the origins of the peopling of Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Preusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerwin Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.3101-3120. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-018-0743-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02173243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30,000-Year-Old Geometric Microliths Reveal Glacial Refugium in Dhofar, Southern Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey I Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly I Usik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony E Marks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Musallam Ali Jaboob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), pp.338 - 357. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-019-00027-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting or pastoralism? Comments on “seasonal use of corrals and game traps (desert kites) in Armenia” by Malkinson et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Regagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 493, pp.19-21. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2018.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Kharj 2011–2012. 1st and 2nd seasons of the Saudi-French Archaeological Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.147-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubian technology in northern Arabia: Impact on interregional variability of Middle Paleolithic industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of Late Pleistocene and Holocene wild ungulates and kites structures in Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 395, pp.133-153. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological homogeneity within the Arabian Nubian Complex: Comparing chert and quartzite assemblages from central and southern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey I Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne M Geiling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly I Usik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.v3i2.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unity and diversity of the kite phenomenon: a comparative study between Jordan, Armenia and Kazakhstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chambrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.144-161. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récension : MAGEE P. (2014) – The Archaeology of Prehistoric Arabia, Cambridge, Cambridge University Press, 309 p., ISBN: 9780521862318.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art landscapes beside the Jubbah palaeolake, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceri Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (337), pp.666-683. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00049383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early–Middle Holocene environmental changes and pre-Neolithic human occupations as recorded in the cavities of Jebel Qara (Dhofar, southern Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cremaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zerboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Green Arabia: Human Prehistory at the Cross-roads of Continents, 382, pp.264 - 276. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.12.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A zooarchaeological approach to understanding desert kites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.235 - 244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and GIS techniques for reconstructing Arabian palaeohydrology and identifying archaeological sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul S Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick A Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw S. Groucutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Parton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Green Arabia: Human Prehistory at the Cross-roads of Continents, 382, pp.98-119. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human occupation of the Arabian Empty Quarter during MIS 5: evidence from Mundafan Al-Buhayrah, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw S. Groucutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom S White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laine Clark-Balzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Parton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.116-135. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the Desert Kites Phenomenon and Its Global Range Through a Multi-proxy Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (4), pp.1093-1121. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-014-9218-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity and regionalisation of kites in the Middle East and Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.162-176. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epipalaeolithic occupation and palaeoenvironments of the southern Nefud desert, Saudi Arabia, during the Terminal Pleistocene and Early Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom S White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Parton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laine Clark-Balzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (1), pp.460-474. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games on the seashore of Salalah: the discovery of mancala games in Dhofar, Sultanate of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex de Voogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑françois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.115-120. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Flake Acheulean in the Nefud Desert of Northern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceri Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Parton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw S. Groucutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.446-462. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4207/PA.2014.ART85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stone Age of Qatar: new investigations, new finds; interim report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie E. Scott-Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Scott-Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Abdulla Al Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tetlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new approach to the Kites Phenomenon in the Old World: the GLOBALKITES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chambrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity Project Gallery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87(338)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of mangrove ecosystems, changes 1 in sea level and the strategies of Neolithic settlements along the coast of Oman (6000-3000 cal. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (7), pp.3087-3104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic and Neolithic Occupations around Mundafan Palaeolake, Saudi Arabia: Implications for Climate Change and Human Dispersals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick A Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e69665. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0069665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquering new territories: when the first black boats sailed to Masirah Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑françois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.85 - 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nubian Complex Site from Central Arabia: Implications for Levallois Taxonomy and Human Dispersals during the Upper Pleistocene Introduction: The Arabian Middle Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hieronymus Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e69221. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0069221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the European Science Foundation Exploratory Workshop on the Neolithic of Arabia held in Lyon, France [in Arabic]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Drechsler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adumatu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp.89 - 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the Arabian Neolithic through a reconstitution of interregional obsidian distribution patterns in the region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Neolithic of Arabia – New Paradigms and Future Perspectives, 24 (1), pp.59-67. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to Fasad… and the PPNB controversy. Questioning a Levantine origin for Arabian Early Holocene projectile points technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (28-36), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited editors' preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Drechsler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Neolithic of Arabia – New Paradigms and Future Perspectives, 24 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new paradigms: multiple pathways for the Arabian Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Drechsler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Neolithic of Arabia – New Paradigms and Future Perspectives, 24 (1), pp.3 - 8. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and human dynamics in southern Arabia at the end of the Middle Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 300, pp.234-243. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric rock art in Hadramawt: the site of ALI-1 in Wâdî bin ‘Alî (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raydân</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oasis of al-Kharj through time: first results of archaeological fieldwork in the province of Riyadh (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.285-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Levant: First Evidence of a Pre-Pottery Neolithic Incursion into the Nefud Desert, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian G Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Parton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e68061. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0068061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquering new territories: when the first black boats sailed to Masirah Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.85-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of mangrove ecosystems, changes in sea level and the strategies of Neolithic settlements along the coast of Oman (6000–3000 cal. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (7), pp.3087 - 3104. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland human settlement in southern Arabia 55,000 years ago. New evidence from the Wadi Surdud Middle Paleolithic site complex, western Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (3), pp.452 - 474. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paleoenvironment and Lithic Taphonomy of Shi’Bat Dihya 1, a Middle Paleolithic Site in Wadi Surdud, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (6), pp.471 - 491. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistory and palaeo-geography of the coastal fringes of the Wahiba Sands and Bar al-Hikman, Sultanate of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑françois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.57 - 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominin Dispersal into the Nefud Desert and Middle Palaeolithic Settlement along the Jubbah Palaeolake, Northern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Clarkson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e49840. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Paleolithic occupation on a Marine Isotope Stage 5 lakeshore in the Nefud Desert, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick A Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw S. Groucutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (13-14), pp.1555 - 1559. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human occupation in the Southern Arabian lowlands during the last deglaciation and the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lézine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Braemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (4), pp.412 - 428. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléolithique moyen récent de la grotte de Qaleh Bozi 2 (Ispahan, Iran) : premiers résultats de la campagne 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of iranian archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalities and characteristics of human occupations in Yemen during the Early/Mid-Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 341 (8-9), pp.713 - 725. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Arabian pastoralism at Manayzah in Wadi Sana, Hadramawt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.271 - 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDOR 410, a mid-Holocene campsite (Hadramawt, Yemen) and the difficulty of determining cultural tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDOR 410, a mid-Holocene campsite (Hadramawt, Yemen) and the difficulty of determining cultural tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0471.2008.00311.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Arabian pastoralism at Manayzah in Wâdî Sanâ, Hadramawt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.271-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Wa'shah method”: an original laminar debitage from Hadramawt, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Wa'shah method”: an original laminar debitage from Hadramawt, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Safer to Balhaf: rescue excavations along the Yemen LNG pipeline route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ṣāfer to Bālḥāf — rescue excavations along the Yemen LNG pipeline route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Yémen antique vu de l'intérieur : travaux et recherches archéologiques par les Yéménites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une archéologie préventive au Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00272105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manayzah, early to mid-Holocene occupations in Wādī Ṣanā (Ḥaḍramawt, Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Oches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Bin 'Aqil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.151-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manayzah, early to mid-Holocene occupations in Wadi Sana (Hadramawt, Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Oches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd Al-Aziz Bin Aqil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.151-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une archéologie préventive au Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging economies and population in the Middle Holocene highlands of southern Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Harrower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Oches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Bin 'Aqil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Heyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pré-Histoire à la Préhistoire au Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roots of Agriculture (RASA) Project 2005: a season of excavation and survey in Wadi Sana, Hadramawt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Heyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Harrower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Steimer-Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ietha Al-Amary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Institute for yemeni Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire du Ḥaḍramawt (Yémen) : nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.67 - 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire du Hadramawt (Yémen) : nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Raʾs al-Jinz RJ-1: stratigraphy without tells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2023. Khashabiyeh : découverte de structures rituelles néolithiques exceptionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Oltra-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Éditions, pp.169-172, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2013. Le Projet Globalkites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Éditions, pp.124-127, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ghassanian Techno-Complex: Late PPNB lithic industries from the Ghassanian techno-complex: occupation sites related to the use of desert kites in Jibal al-Khashabiyeh, south-eastern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoshihiro Nishiaki, Osamu Maeda &amp; Makoto Arimura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracking the Neolithic in the Near East: Lithic Perspectives on Its Origins, Development and Dispersals.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.327-340, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ghassanian Techno-Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoshihiro Nishiaki; Osamu Maeda; Makoto Arimura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracking the Neolithic in the Near East. Lithic Perspectives on Its Origins, Development and Dispersals. The Proceedings of the 9th International Conference on the PNN Chipped and Ground Stone Industries of the Near East, Tokyo, 12th-16th November 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.327-339, 2022, 978-94-6426-080-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting with kites in Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The gazelle’s dream: game drives of the Old and New Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-126, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and excavation of desert kites in the south-eastern Badia of Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The gazelle’s dream: game drives of the Old and New Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sydney University Press, 2021, 9781743327593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">رُؤوس السِّهَام مِن الصُّوَّان فِي حَضْرَمَوت</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الآثار موطن اليمن</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFAS, 2020, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cefas/2493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Paleolithic Populations of Wadi Sana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape History of Hadramawt The Roots of Agriculture in Southern Arabia (RASA) Project 1998–2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781950446124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic-Specific Survey Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Harrower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape History of Hadramawt The Roots of Agriculture in Southern Arabia (RASA) Project 1998–2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Holocene Forager Encampments, Rockshelters and the Gravel Bar Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawn Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape History of Hadramawt The Roots of Agriculture in Southern Arabia (RASA) Project 1998–2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">الفن الصخري لما قبل التاريخ في اليمن</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الآثار موطن اليمن</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFAS, 2020, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cefas/2468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">عصور ما قبل التاريخ في اليمن</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الآثار موطن اليمن</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFAS, 2020, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cefas/2458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manayzah: A Terminal Pleistocene-Early Holocene Rockshelter Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas S. Dye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape History of Hadramawt The Roots of Agriculture in Southern Arabia (RASA) Project 1998–2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781950446124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">العصر الحجري القديم والعصر الحجري الحديث في حضرموت</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الآثار موطن اليمن</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFAS, 2020, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cefas/2491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Purdue L.; Charbonnier J.; Khalidi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases. Living in arid environments from prehistoric times to present day. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-100, 2018, 2904110607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersals, connectivity and indigeneity in Arabian prehistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boivin, Nicole and Crassard, Rémy and Petraglia, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Dispersal and Species Movement - From Prehistory to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-236, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prehistory of the region of Al-Kharj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Schiettecatte; A. Al-Ghazzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Kharj I - Report on two excavation seasons in the oasis of Al-Kharj, 2011-2012, Saudi Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, pp.51-80, 2016, Series of Archaeological Refereed Series, 978-603-8136-34-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation préhistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rougeulle Axelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharma, un entrepôt de commerce médiéval sur la côte du Hadramawt (Yémen, ca 980-1180)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Archaeopress, pp.11 - 17, 2015, British Foundation for the Study of Arabia Monographs, 9781874911942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone Technology in Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helaine Selin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the History of Science, Technology, and Medicine in Non-Western Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, 978-1-4020-4425-0. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-3934-5_10043-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yémen, aux origines d'une &amp;quot;archéologie exotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Giraud &amp; G. Gernez (dir.), De Castéja (coll.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux marges de l'archéologie. Hommage à Serge Cleuziou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.217-239, 2012, Travaux de la Maison René-Ginouvès, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levallois points production from eastern Yemen and some comparisons with assemblages from East-Africa, Europe and the Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Le Tensorer; R. Jagher; M. Otte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lower and Middle Palaeolithic in the Middle East and neighbouring regions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-930495-12-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of tombs or cultural continuity? The case of tower-tombs in Shabwa governorate (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lloyd Weeks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death and Burial in Arabia and Beyond Multidisciplinary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2107, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAR Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-177, 2010, BAR International Series, 9781407306483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Paleolithic of Arabia: The View from the Hadramawt Region, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.D. Petraglia; J.I. Rose. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolution of Human Populations in Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.151-168, 2009, Vertebrate Paleobiology and Paleoanthropology, 978-90-481-2718-4. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-2719-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarf al-Ibil et Jarf al-Nabirah, deux sites rupestres de la région d'al-Dali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Braemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manqush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inizan,M.L.;Rachad,M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art rupestre et peuplements préhistoriques au Yémen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Français d'archéologie et de sciences sociales de Sanaa, pp.95-100, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00258357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrographic characterisation of Arabian Quartz-Arenites: Unveiling petrogenesis and weathering processes of abiotic prehistoric resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Cristóbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Association of Archaeologists (EAA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedentarization in North-West Arabia during the Bronze Age. Insights from Khaybar and other regional oases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic and Chalcolithic occupation of Khaybar, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Dupinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Marmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches archéologique, bioarchéologique, et géoarchéologique dans l'étude du site néolithique de Al-Mathana à Khaybar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier AFALULA : Paléo-environnement Climats passés, dynamiques paysagères et interactions hommeenvironnement dans la région d'AlUla : Ce que nous savons, ce que nous voulons savoir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, May 2024, Aix-en-Provence (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The field of possibilities: Early crops in north-western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Chambraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Evidence of Mass-hunting Practices: Exploring Socio-Economic and Symbolic Behaviours of the Desert Kites Users during the Late PPNB (Jibal al-Khashabiyeh, Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Reina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Oltra Carrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Neolithic Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustatils, Kites, and other monumental structures in Khaybar and AlUla, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlUla World Archaeology Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Commission for AlUla, Oct 2024, AlUla, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement change and continuity through the Islamic period in the Khaybar Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Seasons 7 & 8 (Fall 2023 & Winter 2024) and main results of the eight field seasons (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OAsis Workshop - 6th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First data on the protohistoric funerary practices in the region of Khaybar (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris 1849e réunion scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Anthropologie de Paris, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Results from Seasons 5 and 6 (2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary comparative lithic analyses from the Neolithic sites of Marawah and Ghagha islands (emirate of Abu Dhabi, UAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Al Hameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thorburn Howard Cuttler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Advances in UAE Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.103-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New light on the Neolithic fertile coast: recent excavations on Ghagha Island (Abu Dhabi Emirate, UAE) and the emergence of domestic architecture in ancient Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Hamad Al Hameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thorburn Cuttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdalla Elfaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Berlin, Germany. pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funerary practices within Mortuary Complex F, New insights from recent excavations on Marawah Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Al Hameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thorburn Cuttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Magee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in UAE Archaeology Proceedings of Abu Dhabi’s Archaeology Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.73-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Results from Seasons 3 and 4 (2021-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula Workshop 4 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late PPNB lithic assemblage associated to kite hunters from Jibal al-Khashabiyeh, southeastern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the Pre-Pottery Neolithic Chipped and Ground Stone Industries of the Near East (PPN9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tokyo (JP), Japan. pp.327-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vingtième anniversaire de la coopération archéologique franco-saoudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Riyadh, Saudi Arabia. pp.173-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project. Objectives and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFALULA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFALULA, Apr 2021, Online (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Project. Objectives and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 54. Special Session Revealing cultural landscapes in northwest Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cordoba, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late PPNB lithic assemblage associated to kite hunters from Jibal al-Khashabiyeh, southeastern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on the PPN Chipped Ground Stone Industries of the Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic mass hunting game traps (‘Desert kites’) and related hunters’ campsites in the Southeastern Badia of Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the History and Archaeology of Jordan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes, L. Purdue, J. Charbonnier and L. Khalidi (eds.). Edition APDCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Julien Charbonnier; Lamya Khalidi, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kite Recognition by means of Graph Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamamache Kheddouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmont Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-based Representations in Pattern Recognition (GbR2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBALKITES, une étude intégrée des « desert-kites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chambrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès du réseau national des MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France. pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers chasseurs-collecteurs maritimes d'Arabie (IXe -IVe millénaires avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑françois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des chasseurs-cueilleurs maritimes. De la fonction des habitats à l’organisation de l’espace littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.345-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oasis of al-Kharj through time: first results of archaeological fieldwork in the province of Riyadh (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom. pp.285-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of tombs or cultural continuity? The case of tower-tombs in Shabwa governorate (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death, burial and the transition to the afterlife in Arabia and adjacent regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Londres, United Kingdom. pp.173-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la Préhistoire de l’Arabie : Une approche globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Lumière Lyon 2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04994114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaybar through time. First results of the Khaybar Longue Durée Archaeological Project (2020−2021) in the light of historical sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (Supplement), Archaeopress, pp.57-84, 2022, Revealing Cultural Landscapes in Northwest Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stone Age of Qatar: new investigations, new finds; interim report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie E. Scott-Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Scott-Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Abdulla Al Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tetlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Hoyland; Sarah Morris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, London, United Kingdom. 44, pp.317-324, 2014, Proceedings of the Seminar for Arabian Studies, 9781905739806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISSION ARCHÉOLOGIQUE DE THAJ RAPPORT 2017/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alkhatib-Alkontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Bano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Orient et Méditerranée. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the 2017-18 season of French Archaeological Expedition to Shiyā, Sultanate of Oman, (30 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmi Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministry of Heritage and Culture of the Sultanate of Oman, Mascate. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report. Fourth season of the Saudi-French mission in al-Kharj, Province of Riyadh, 23 January - 27 February 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS, UMR8167 Orient &amp; Méditerranée. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01186755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report. Third season of the Saudi French Mission in al-Kharj, Province of Riyadh. 24 October - 29 November 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS-UMR8167. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062149v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième campagne de la Mission archéologique franco-saoudienne dans la région de Najrân - Rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatrième campagne de la Mission archéologique franco-saʿūdienne dans la région de Najrān. Rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Dispersal and Species Movement From Prehistory to the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Boivin; Rémy Crassard; Michael D. Petraglia. Cambridge University Press, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préhistoire du Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeopress, Oxford, pp.227, 2008, British Archaeological Report International Series 1842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéObjet 3D Project workshop held in Lyon,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la technologie lithique à la définition de la préhistoire du Hadramawt, dans le contexte du Yémen et de l'Arabie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Panthéon-Sorbonne - Paris I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00423980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId445"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Crassard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remy-crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2403-1894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117605565</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Final results and perspectives (2020-2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Bint Dam: A spectacular Hydraulic Monument of Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05564673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary investigation of funerary structures in Northwestern Saudi Arabia: Insights from the Khaybar region (Late Chalcolithic to Late Bronze Age)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05564655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches archéologique, bioarchéologique, et géoarchéologique dans l'étude du site néolithique de Al-Mathana à Khaybar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier AFALULA : Paléo-environnement Climats passés, dynamiques paysagères et interactions hommeenvironnement dans la région d'AlUla : Ce que nous savons, ce que nous voulons savoir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, May 2024, Aix-en-Provence (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The field of possibilities: Early crops in north-western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Chambraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustatils, Kites, and other monumental structures in Khaybar and AlUla, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlUla World Archaeology Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Commission for AlUla, Oct 2024, AlUla, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Evidence of Mass-hunting Practices: Exploring Socio-Economic and Symbolic Behaviours of the Desert Kites Users during the Late PPNB (Jibal al-Khashabiyeh, Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Reina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Oltra Carrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Neolithic Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement change and continuity through the Islamic period in the Khaybar Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic and Chalcolithic occupation of Khaybar, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Dupinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Marmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedentarization in North-West Arabia during the Bronze Age. Insights from Khaybar and other regional oases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Seasons 7 & 8 (Fall 2023 & Winter 2024) and main results of the eight field seasons (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OAsis Workshop - 6th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First data on the protohistoric funerary practices in the region of Khaybar (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris 1849e réunion scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Anthropologie de Paris, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary comparative lithic analyses from the Neolithic sites of Marawah and Ghagha islands (emirate of Abu Dhabi, UAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Al Hameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thorburn Howard Cuttler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Advances in UAE Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.103-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New light on the Neolithic fertile coast: recent excavations on Ghagha Island (Abu Dhabi Emirate, UAE) and the emergence of domestic architecture in ancient Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Hamad Al Hameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thorburn Cuttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdalla Elfaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Berlin, Germany. pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funerary practices within Mortuary Complex F, New insights from recent excavations on Marawah Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Al Hameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thorburn Cuttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Magee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in UAE Archaeology Proceedings of Abu Dhabi’s Archaeology Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.73-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Results from Seasons 5 and 6 (2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Results from Seasons 3 and 4 (2021-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula Workshop 4 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late PPNB lithic assemblage associated to kite hunters from Jibal al-Khashabiyeh, southeastern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the Pre-Pottery Neolithic Chipped and Ground Stone Industries of the Near East (PPN9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tokyo (JP), Japan. pp.327-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vingtième anniversaire de la coopération archéologique franco-saoudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Riyadh, Saudi Arabia. pp.173-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project. Objectives and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFALULA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFALULA, Apr 2021, Online (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Project. Objectives and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 54. Special Session Revealing cultural landscapes in northwest Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cordoba, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic mass hunting game traps (‘Desert kites’) and related hunters’ campsites in the Southeastern Badia of Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the History and Archaeology of Jordan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late PPNB lithic assemblage associated to kite hunters from Jibal al-Khashabiyeh, southeastern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on the PPN Chipped Ground Stone Industries of the Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes, L. Purdue, J. Charbonnier and L. Khalidi (eds.). Edition APDCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Julien Charbonnier; Lamya Khalidi, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBALKITES, une étude intégrée des « desert-kites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chambrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès du réseau national des MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France. pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kite Recognition by means of Graph Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamamache Kheddouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmont Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-based Representations in Pattern Recognition (GbR2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers chasseurs-collecteurs maritimes d'Arabie (IXe -IVe millénaires avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑françois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des chasseurs-cueilleurs maritimes. De la fonction des habitats à l’organisation de l’espace littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.345-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oasis of al-Kharj through time: first results of archaeological fieldwork in the province of Riyadh (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom. pp.285-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of tombs or cultural continuity? The case of tower-tombs in Shabwa governorate (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death, burial and the transition to the afterlife in Arabia and adjacent regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Londres, United Kingdom. pp.173-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age funerary practices in the Khaybar oasis, Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (5), pp.109. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-026-02481-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest evidence for the use of desert kite mass-hunting structures in southeastern Jordan during the late pre-pottery neolithic B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl A Makarewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (3), pp.40. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-026-02409-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Early Neolithic in the Arabian Gulf: A newly discovered 8,400–year-old stone-built architecture on Ghagha Island, United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Al Hameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian D’silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0326259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights Into Early Islamic Hydro‐Agricultural Strategies in Northwest Arabia: A Geoarchaeological Study of al‐Bint Dam (Sadd al‐Bint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (5), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.70030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert Kites and Related Constructions: Data from the Globalkites Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Archaeology Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (4), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/joad.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Arabian Neolithic agropastoral communities from Asifir, Northwestern Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dinies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.130. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-025-02234-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic Production at the Khaybar Walled Oasis During the Mid/Late Third-Early Second Millennium BCE: Evidence for a Burnished Ware Horizon in Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic stone tool and shell bead production from Maṣīrah and Al‐Ḥallāniyah islands (Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bronze Age town in the Khaybar walled oasis: Debating early urbanization in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.e0309963. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Years Two and Three (2021-2023, Seasons Three to Six)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.66-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Year 1 (2020-2021, Seasons One and Two)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.135-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ramparts of Khaybar. Multiproxy investigation for reconstructing a Bronze Age walled oasis in Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hunter-Gatherers to Farmers: Contributions of Traceology to the Study of Prehistoric Lithic Technology in Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias López Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Mazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Negrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.133 - 154. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.3043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and geographical variability of desert kites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01718-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest plans to scale of humanmade mega-structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Preusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.e0277927. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0277927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-sized Neolithic camel sculptures in Arabia: A scientific assessment of the craftsmanship and age of the Camel Site reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.103165. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Arabian desert kites and potential proto-kites extend the global distribution of hunting mega-traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Boelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.103403. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic settlement patterns and subsistence strategies on Marawah Island, Abu Dhabi Emirate, United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Hamad Al Hameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thorburn Cuttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howell Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51, pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The latest Neolithic conquest of &quot;new territories&quot; in the Arabian Sea: The Al-Hallaniyat Archipelago (Kuria Muria, Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15564894.2021.2015017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Paleolithic to the Islamic Era in Wilayat Yanqul: The Archaeological Water Histories of Oman (ArWHO) Project Survey 2011-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Harrower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smiti Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana A. Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph W. Lehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paige Paulsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Oman Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Desert Kites as Hunting Mega-Traps: Functional Evidence and Potential Impacts on Socioeconomic and Ecological Spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35, pp.1-44. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10963-022-09165-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceological analysis of lithics from the Camel Site, al-Jawf, Saudi Arabia: an experimental approach to identifying mineral processing activities using silcrete tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Clemente-Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.93. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01559-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam: Marta Mierzejewska (1984–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonnéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.6 - 7. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editors’ foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonnéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Al‐duwaish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited editor’s preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marking the sacral landscape of a north Arabian oasis: a sixth-millennium BC monumental stone platform and surrounding burials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (375), pp.601-621. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Palaeolithic sites around Al-Badʾ, north-western Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed A Badaiwi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at MR11 on Marawah Island (Abu Dhabi, UAE): new insight into the architecture and planning of Arabian Neolithic settlements and early evidence for pearling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thorburn Howard Cuttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulla Khalfan Al Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdalla El Faki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional blade technology on naviform cores from northern Arabia: New evidence of Arabian‐Levantine interactions in the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.93-104. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluted-point technology in Neolithic Arabia: An independent invention far from the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), pp.e0236314. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0236314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert kites et constructions apparentées : découvertes récentes et mise à jour de l’extension géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46.1-2, p. 179-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and Middle Paleolithic sites from the Rufa Graben, central Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H. Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative approach to the study of Neolithic projectile points from south‐eastern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Bortolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, The Neolithic of the Arabian Peninsula, 31 (1), pp.151-167. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle and Late Pleistocene lithic technology from the region of Dûmat al-Jandal, northern Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editors’ Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Bretzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H. Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplement to Volume 50, pp.v-viii</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic occupations in central Saudi Arabia during MIS 5 and MIS 7: new insights on the origins of the peopling of Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Preusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerwin Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.3101-3120. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-018-0743-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02173243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30,000-Year-Old Geometric Microliths Reveal Glacial Refugium in Dhofar, Southern Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey I Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly I Usik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony E Marks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Musallam Ali Jaboob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), pp.338 - 357. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-019-00027-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting or pastoralism? Comments on “seasonal use of corrals and game traps (desert kites) in Armenia” by Malkinson et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Regagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 493, pp.19-21. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2018.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubian technology in northern Arabia: Impact on interregional variability of Middle Paleolithic industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Kharj 2011–2012. 1st and 2nd seasons of the Saudi-French Archaeological Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.147-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological homogeneity within the Arabian Nubian Complex: Comparing chert and quartzite assemblages from central and southern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey I Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne M Geiling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly I Usik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.v3i2.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of Late Pleistocene and Holocene wild ungulates and kites structures in Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 395, pp.133-153. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art landscapes beside the Jubbah palaeolake, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceri Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (337), pp.666-683. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00049383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récension : MAGEE P. (2014) – The Archaeology of Prehistoric Arabia, Cambridge, Cambridge University Press, 309 p., ISBN: 9780521862318.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early–Middle Holocene environmental changes and pre-Neolithic human occupations as recorded in the cavities of Jebel Qara (Dhofar, southern Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cremaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zerboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Green Arabia: Human Prehistory at the Cross-roads of Continents, 382, pp.264 - 276. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.12.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A zooarchaeological approach to understanding desert kites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.235 - 244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and GIS techniques for reconstructing Arabian palaeohydrology and identifying archaeological sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul S Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick A Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw S. Groucutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Parton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Green Arabia: Human Prehistory at the Cross-roads of Continents, 382, pp.98-119. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the Desert Kites Phenomenon and Its Global Range Through a Multi-proxy Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (4), pp.1093-1121. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-014-9218-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human occupation of the Arabian Empty Quarter during MIS 5: evidence from Mundafan Al-Buhayrah, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw S. Groucutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom S White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laine Clark-Balzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Parton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.116-135. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity and regionalisation of kites in the Middle East and Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.162-176. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unity and diversity of the kite phenomenon: a comparative study between Jordan, Armenia and Kazakhstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chambrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.144-161. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epipalaeolithic occupation and palaeoenvironments of the southern Nefud desert, Saudi Arabia, during the Terminal Pleistocene and Early Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom S White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Parton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laine Clark-Balzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (1), pp.460-474. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games on the seashore of Salalah: the discovery of mancala games in Dhofar, Sultanate of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex de Voogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑françois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.115-120. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Flake Acheulean in the Nefud Desert of Northern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceri Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Parton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw S. Groucutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.446-462. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4207/PA.2014.ART85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stone Age of Qatar: new investigations, new finds; interim report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie E. Scott-Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Scott-Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Abdulla Al Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tetlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the Arabian Neolithic through a reconstitution of interregional obsidian distribution patterns in the region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Neolithic of Arabia – New Paradigms and Future Perspectives, 24 (1), pp.59-67. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to Fasad… and the PPNB controversy. Questioning a Levantine origin for Arabian Early Holocene projectile points technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (28-36), </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the European Science Foundation Exploratory Workshop on the Neolithic of Arabia held in Lyon, France [in Arabic]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Drechsler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adumatu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp.89 - 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited editors' preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Drechsler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Neolithic of Arabia – New Paradigms and Future Perspectives, 24 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new paradigms: multiple pathways for the Arabian Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Drechsler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Neolithic of Arabia – New Paradigms and Future Perspectives, 24 (1), pp.3 - 8. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and human dynamics in southern Arabia at the end of the Middle Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 300, pp.234-243. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric rock art in Hadramawt: the site of ALI-1 in Wâdî bin ‘Alî (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raydân</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquering new territories: when the first black boats sailed to Masirah Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑françois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.85 - 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nubian Complex Site from Central Arabia: Implications for Levallois Taxonomy and Human Dispersals during the Upper Pleistocene Introduction: The Arabian Middle Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hieronymus Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e69221. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0069221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oasis of al-Kharj through time: first results of archaeological fieldwork in the province of Riyadh (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.285-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Levant: First Evidence of a Pre-Pottery Neolithic Incursion into the Nefud Desert, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian G Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Parton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e68061. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0068061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquering new territories: when the first black boats sailed to Masirah Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.85-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of mangrove ecosystems, changes in sea level and the strategies of Neolithic settlements along the coast of Oman (6000–3000 cal. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (7), pp.3087 - 3104. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of mangrove ecosystems, changes 1 in sea level and the strategies of Neolithic settlements along the coast of Oman (6000-3000 cal. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (7), pp.3087-3104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic and Neolithic Occupations around Mundafan Palaeolake, Saudi Arabia: Implications for Climate Change and Human Dispersals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick A Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e69665. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0069665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new approach to the Kites Phenomenon in the Old World: the GLOBALKITES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chambrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity Project Gallery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87(338)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paleoenvironment and Lithic Taphonomy of Shi’Bat Dihya 1, a Middle Paleolithic Site in Wadi Surdud, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (6), pp.471 - 491. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistory and palaeo-geography of the coastal fringes of the Wahiba Sands and Bar al-Hikman, Sultanate of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑françois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.57 - 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominin Dispersal into the Nefud Desert and Middle Palaeolithic Settlement along the Jubbah Palaeolake, Northern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Clarkson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e49840. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland human settlement in southern Arabia 55,000 years ago. New evidence from the Wadi Surdud Middle Paleolithic site complex, western Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (3), pp.452 - 474. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Paleolithic occupation on a Marine Isotope Stage 5 lakeshore in the Nefud Desert, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick A Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw S. Groucutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (13-14), pp.1555 - 1559. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human occupation in the Southern Arabian lowlands during the last deglaciation and the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lézine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Braemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (4), pp.412 - 428. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléolithique moyen récent de la grotte de Qaleh Bozi 2 (Ispahan, Iran) : premiers résultats de la campagne 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of iranian archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalities and characteristics of human occupations in Yemen during the Early/Mid-Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 341 (8-9), pp.713 - 725. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Arabian pastoralism at Manayzah in Wadi Sana, Hadramawt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.271 - 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDOR 410, a mid-Holocene campsite (Hadramawt, Yemen) and the difficulty of determining cultural tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDOR 410, a mid-Holocene campsite (Hadramawt, Yemen) and the difficulty of determining cultural tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0471.2008.00311.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Arabian pastoralism at Manayzah in Wâdî Sanâ, Hadramawt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.271-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Wa'shah method”: an original laminar debitage from Hadramawt, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Wa'shah method”: an original laminar debitage from Hadramawt, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Safer to Balhaf: rescue excavations along the Yemen LNG pipeline route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ṣāfer to Bālḥāf — rescue excavations along the Yemen LNG pipeline route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Yémen antique vu de l'intérieur : travaux et recherches archéologiques par les Yéménites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une archéologie préventive au Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manayzah, early to mid-Holocene occupations in Wādī Ṣanā (Ḥaḍramawt, Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Oches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Bin 'Aqil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.151-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une archéologie préventive au Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00272105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manayzah, early to mid-Holocene occupations in Wadi Sana (Hadramawt, Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Oches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd Al-Aziz Bin Aqil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.151-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging economies and population in the Middle Holocene highlands of southern Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Harrower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Oches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Bin 'Aqil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Heyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pré-Histoire à la Préhistoire au Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roots of Agriculture (RASA) Project 2005: a season of excavation and survey in Wadi Sana, Hadramawt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Heyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Harrower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Steimer-Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ietha Al-Amary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Institute for yemeni Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire du Ḥaḍramawt (Yémen) : nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.67 - 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire du Hadramawt (Yémen) : nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Raʾs al-Jinz RJ-1: stratigraphy without tells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2013. Le Projet Globalkites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Éditions, pp.124-127, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2023. Khashabiyeh : découverte de structures rituelles néolithiques exceptionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Oltra-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Éditions, pp.169-172, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ghassanian Techno-Complex: Late PPNB lithic industries from the Ghassanian techno-complex: occupation sites related to the use of desert kites in Jibal al-Khashabiyeh, south-eastern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoshihiro Nishiaki, Osamu Maeda &amp; Makoto Arimura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracking the Neolithic in the Near East: Lithic Perspectives on Its Origins, Development and Dispersals.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.327-340, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ghassanian Techno-Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoshihiro Nishiaki; Osamu Maeda; Makoto Arimura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracking the Neolithic in the Near East. Lithic Perspectives on Its Origins, Development and Dispersals. The Proceedings of the 9th International Conference on the PNN Chipped and Ground Stone Industries of the Near East, Tokyo, 12th-16th November 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.327-339, 2022, 978-94-6426-080-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and excavation of desert kites in the south-eastern Badia of Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The gazelle’s dream: game drives of the Old and New Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sydney University Press, 2021, 9781743327593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting with kites in Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The gazelle’s dream: game drives of the Old and New Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-126, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Paleolithic Populations of Wadi Sana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape History of Hadramawt The Roots of Agriculture in Southern Arabia (RASA) Project 1998–2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781950446124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic-Specific Survey Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Harrower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape History of Hadramawt The Roots of Agriculture in Southern Arabia (RASA) Project 1998–2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Holocene Forager Encampments, Rockshelters and the Gravel Bar Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawn Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape History of Hadramawt The Roots of Agriculture in Southern Arabia (RASA) Project 1998–2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">الفن الصخري لما قبل التاريخ في اليمن</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الآثار موطن اليمن</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFAS, 2020, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cefas/2468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">عصور ما قبل التاريخ في اليمن</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الآثار موطن اليمن</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFAS, 2020, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cefas/2458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manayzah: A Terminal Pleistocene-Early Holocene Rockshelter Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas S. Dye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape History of Hadramawt The Roots of Agriculture in Southern Arabia (RASA) Project 1998–2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781950446124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">العصر الحجري القديم والعصر الحجري الحديث في حضرموت</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الآثار موطن اليمن</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFAS, 2020, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cefas/2491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">رُؤوس السِّهَام مِن الصُّوَّان فِي حَضْرَمَوت</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الآثار موطن اليمن</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFAS, 2020, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cefas/2493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Purdue L.; Charbonnier J.; Khalidi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases. Living in arid environments from prehistoric times to present day. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-100, 2018, 2904110607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersals, connectivity and indigeneity in Arabian prehistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boivin, Nicole and Crassard, Rémy and Petraglia, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Dispersal and Species Movement - From Prehistory to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-236, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prehistory of the region of Al-Kharj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Schiettecatte; A. Al-Ghazzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Kharj I - Report on two excavation seasons in the oasis of Al-Kharj, 2011-2012, Saudi Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, pp.51-80, 2016, Series of Archaeological Refereed Series, 978-603-8136-34-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation préhistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rougeulle Axelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharma, un entrepôt de commerce médiéval sur la côte du Hadramawt (Yémen, ca 980-1180)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Archaeopress, pp.11 - 17, 2015, British Foundation for the Study of Arabia Monographs, 9781874911942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone Technology in Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helaine Selin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the History of Science, Technology, and Medicine in Non-Western Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, 978-1-4020-4425-0. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-3934-5_10043-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yémen, aux origines d'une &amp;quot;archéologie exotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Giraud &amp; G. Gernez (dir.), De Castéja (coll.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux marges de l'archéologie. Hommage à Serge Cleuziou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.217-239, 2012, Travaux de la Maison René-Ginouvès, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levallois points production from eastern Yemen and some comparisons with assemblages from East-Africa, Europe and the Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Le Tensorer; R. Jagher; M. Otte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lower and Middle Palaeolithic in the Middle East and neighbouring regions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-930495-12-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of tombs or cultural continuity? The case of tower-tombs in Shabwa governorate (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lloyd Weeks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death and Burial in Arabia and Beyond Multidisciplinary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2107, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAR Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-177, 2010, BAR International Series, 9781407306483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Paleolithic of Arabia: The View from the Hadramawt Region, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.D. Petraglia; J.I. Rose. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolution of Human Populations in Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.151-168, 2009, Vertebrate Paleobiology and Paleoanthropology, 978-90-481-2718-4. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-2719-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarf al-Ibil et Jarf al-Nabirah, deux sites rupestres de la région d'al-Dali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Braemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manqush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inizan,M.L.;Rachad,M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art rupestre et peuplements préhistoriques au Yémen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Français d'archéologie et de sciences sociales de Sanaa, pp.95-100, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00258357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la Préhistoire de l’Arabie : Une approche globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Lumière Lyon 2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04994114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrographic characterisation of Arabian Quartz-Arenites: Unveiling petrogenesis and weathering processes of abiotic prehistoric resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Cristóbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Association of Archaeologists (EAA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaybar through time. First results of the Khaybar Longue Durée Archaeological Project (2020−2021) in the light of historical sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (Supplement), Archaeopress, pp.57-84, 2022, Revealing Cultural Landscapes in Northwest Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stone Age of Qatar: new investigations, new finds; interim report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie E. Scott-Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Scott-Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Abdulla Al Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tetlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Hoyland; Sarah Morris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, London, United Kingdom. 44, pp.317-324, 2014, Proceedings of the Seminar for Arabian Studies, 9781905739806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the 2017-18 season of French Archaeological Expedition to Shiyā, Sultanate of Oman, (30 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmi Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministry of Heritage and Culture of the Sultanate of Oman, Mascate. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISSION ARCHÉOLOGIQUE DE THAJ RAPPORT 2017/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alkhatib-Alkontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Bano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Orient et Méditerranée. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report. Fourth season of the Saudi-French mission in al-Kharj, Province of Riyadh, 23 January - 27 February 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS, UMR8167 Orient &amp; Méditerranée. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01186755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report. Third season of the Saudi French Mission in al-Kharj, Province of Riyadh. 24 October - 29 November 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS-UMR8167. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062149v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième campagne de la Mission archéologique franco-saoudienne dans la région de Najrân - Rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatrième campagne de la Mission archéologique franco-saʿūdienne dans la région de Najrān. Rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Dispersal and Species Movement From Prehistory to the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Boivin; Rémy Crassard; Michael D. Petraglia. Cambridge University Press, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préhistoire du Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeopress, Oxford, pp.227, 2008, British Archaeological Report International Series 1842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéObjet 3D Project workshop held in Lyon,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la technologie lithique à la définition de la préhistoire du Hadramawt, dans le contexte du Yémen et de l'Arabie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Panthéon-Sorbonne - Paris I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00423980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId451"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDBE1B3B"/>
+    <w:nsid w:val="96F14ED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-crassard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2403-1894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117605565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tarawneh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A Makarewicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02409-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; H Hilbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dinies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02234-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcphillips" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chung-To" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Al Hameli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian D&#8217;silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Haj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0326259" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-Azizeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joad.150" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shabo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guadagnini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec Drelon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.70003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vosges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12246" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04763715v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309963" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04696031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04386852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guermont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104355" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias L&#243;pez Correa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mazzoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Negrino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.3043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01718-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277927" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03654116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; Hilbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guagnin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01559-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamad Al Hameli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thorburn Cuttler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howell Roberts" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777495v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12215" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alsharekh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103165" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678385v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Boelke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103403" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.2015017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523044v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Harrower" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smiti Nathan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana A. Dumitru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Lehner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Paulsen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629384v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-022-09165-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512050v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonn&#233;ric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Al&#8208;duwaish" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12195" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Bretzke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; H. Hilbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100313v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Bortolini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12147" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12151" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.81" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100318v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer A Sahlah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed A Badaiwi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100337v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thorburn Howard Cuttler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulla Khalfan Al Kaabi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla El Faki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12148" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100333v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12138" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Mccorriston" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236314" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034651v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100329v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamandu Hilbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin Wulf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0743-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey I Rose" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly I Usik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E Marks" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Musallam Ali Jaboob" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-019-00027-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968695v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.09.025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7BH1ZG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885056v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Hammad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829347v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Loreto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.047" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829334v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.04.024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne M Geiling" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v3i2.1420" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12065" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829325v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993990v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jennings" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Shipton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Omari" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00049383" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829330v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cremaschi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zerboni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Isola" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.12.058" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829328v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Breeze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick A Drake" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw S. Groucutt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ash Parton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.01.022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829331v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom S White" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Clark-Balzan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.04.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829329v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-014-9218-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12056" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828904v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.07.023" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828888v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Voogt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12040" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828913v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breeze" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Jennings" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2014.ART85" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828907v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Scott-Jackson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Scott-Jackson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Abdulla Al Naimi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tetlow" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839284v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218142v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Petraglia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069665" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828586v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; Hieronymus Hilbert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069221" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828602v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Drechsler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828873v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Inizan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12020" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828579v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828795v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CA49B1C9FB3596A0272FCDDA4F4EDD7CAC895B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828787v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12021" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828870v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.12.012" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993839v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828879v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828844v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian G Parker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Roberts" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068061" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219422v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borgi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828571v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.03.004" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828536v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2012.03.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828557v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21419" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2330SCNH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828534v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacaze" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828550v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Clarkson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049840" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828529v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.04.006" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828516v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cleuziou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.01.016" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9TFBM4C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828499v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Biglari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828467v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.05.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828476v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423887v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828453v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0471.2008.00311.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423893v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345095v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828444v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345099v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hitgen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828433v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345092v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arbach" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272105v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arbach" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828423v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oches" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Bin 'Aqil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Espagne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345102v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Al-Aziz Bin Aqil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112176v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828411v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Harrower" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heyne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345127v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217877v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer-Herbet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietha Al-Amary" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828395v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345112v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828377v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530614v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500027v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863463v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio S&#225;nchez Priego" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pichon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685561v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678378v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678375v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100418v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cefas/2493" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100322v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100299v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100311v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Walter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100436v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cefas/2468" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100451v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cefas/2458" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100319v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Dye" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100429v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cefas/2491" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180021v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50748" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192800v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829339v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829353v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rougeulle Axelle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828894v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-3934-5_10043-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745489v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828525v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_19382/eraul-126" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828488v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/death-and-burial-in-arabia-and-beyond.html" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828461v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2719-1_12" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258357v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manqush" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866625v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Prieto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Crist&#243;bal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717602v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866594v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717635v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Chambraud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866643v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reina" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra Carrio" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866631v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717608v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717601v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866576v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373696v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372869v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372815v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla Elfaki" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372826v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Magee" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03925630v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900990v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904007v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926123v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crassard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03925833v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368470v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarawneh" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901010v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990644v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829332v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Madi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmont Bichot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232850v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829336v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861786v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581158v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994114v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974134v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chung-To" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295215v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736459v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkhatib-Alkontar" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Bano" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calou" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudrin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850210v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mi Dauc&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186755v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062149v2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simeon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670393v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julien Robin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581439v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829344v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boivin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423902v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831275v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00423980v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-crassard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2403-1894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117605565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcphillips" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guadagnini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec Drelon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866594v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717635v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Chambraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866631v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pichon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio S&#225;nchez Priego" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra Carrio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chung-To" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Al Hameli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thorburn Howard Cuttler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamad Al Hameli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thorburn Cuttler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla Elfaki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372826v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Magee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03925630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-Azizeh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tarawneh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crassard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03925833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901010v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368470v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarawneh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990644v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232850v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Madi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmont Bichot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861786v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamandu Hilbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hitgen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603885v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc&#8217;h" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shabo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02481-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490840v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A Makarewicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02409-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian D&#8217;silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Haj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0326259" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291399v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joad.150" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; H Hilbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dinies" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02234-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.70003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vosges" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12246" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04763715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309963" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04696031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04386852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guermont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104355" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias L&#243;pez Correa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mazzoli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Negrino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.3043" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372836v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01718-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277927" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678382v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guagnin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alsharekh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; Hilbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103165" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12215" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678385v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Boelke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777497v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howell Roberts" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631104v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.2015017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Harrower" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smiti Nathan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana A. Dumitru" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Lehner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Paulsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678384v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-022-09165-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03654116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01559-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512050v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonn&#233;ric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12196" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512044v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Al&#8208;duwaish" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12195" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12151" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862815v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.81" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100318v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer A Sahlah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed A Badaiwi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100337v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulla Khalfan Al Kaabi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla El Faki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12148" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100333v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12138" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098519v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Mccorriston" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236314" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100329v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; H. Hilbert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100313v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Bortolini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12147" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100316v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Bretzke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173243v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin Wulf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0743-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey I Rose" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly I Usik" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E Marks" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Musallam Ali Jaboob" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-019-00027-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968695v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.09.025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7BH1ZG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829347v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Loreto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885056v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Hammad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829333v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne M Geiling" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v3i2.1420" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829334v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.04.024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993990v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jennings" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Shipton" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Omari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00049383" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829325v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829330v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cremaschi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zerboni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Isola" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.12.058" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829328v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829327v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Breeze" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick A Drake" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw S. Groucutt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ash Parton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.01.022" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829329v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-014-9218-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829331v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom S White" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Clark-Balzan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.04.020" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829324v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12056" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12065" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828904v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.07.023" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828888v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Voogt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12040" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828913v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breeze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Jennings" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2014.ART85" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828907v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Scott-Jackson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Scott-Jackson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Abdulla Al Naimi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tetlow" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828873v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Inizan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828579v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828602v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Drechsler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828795v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CA49B1C9FB3596A0272FCDDA4F4EDD7CAC895B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828787v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12021" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828870v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.12.012" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993839v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828586v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828833v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; Hieronymus Hilbert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069221" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828879v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828844v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Petraglia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian G Parker" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Roberts" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068061" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219422v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borgi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828571v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.03.004" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218142v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828866v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069665" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839284v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828557v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21419" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2330SCNH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828534v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacaze" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828550v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Clarkson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049840" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828536v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2012.03.008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828529v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.04.006" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828516v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cleuziou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.01.016" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9TFBM4C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828499v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Biglari" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828467v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.05.003" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828476v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Martin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423887v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828453v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0471.2008.00311.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423893v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345095v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828444v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345099v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828433v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345092v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arbach" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112176v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828423v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oches" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Bin 'Aqil" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Espagne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272105v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arbach" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345102v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Al-Aziz Bin Aqil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828411v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Harrower" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heyne" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345127v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217877v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer-Herbet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietha Al-Amary" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828395v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345112v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828377v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500027v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530614v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863463v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685561v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678375v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678378v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100322v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100299v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100311v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Walter" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100436v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cefas/2468" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100451v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cefas/2458" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100319v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Dye" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100429v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cefas/2491" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100418v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cefas/2493" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180021v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50748" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192800v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829339v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829353v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rougeulle Axelle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828894v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-3934-5_10043-1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745489v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828525v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_19382/eraul-126" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828488v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/death-and-burial-in-arabia-and-beyond.html" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828461v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2719-1_12" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258357v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manqush" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994114v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866625v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Prieto" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Crist&#243;bal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974134v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chung-To" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295215v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850210v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mi Dauc&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736459v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkhatib-Alkontar" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Bano" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudrin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186755v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062149v2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simeon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670393v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julien Robin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581439v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829344v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boivin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423902v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831275v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00423980v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>