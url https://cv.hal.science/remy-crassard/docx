--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Crassard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remy-crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2403-1894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117605565</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Final results and perspectives (2020-2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Bint Dam: A spectacular Hydraulic Monument of Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05564673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary investigation of funerary structures in Northwestern Saudi Arabia: Insights from the Khaybar region (Late Chalcolithic to Late Bronze Age)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05564655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches archéologique, bioarchéologique, et géoarchéologique dans l'étude du site néolithique de Al-Mathana à Khaybar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier AFALULA : Paléo-environnement Climats passés, dynamiques paysagères et interactions hommeenvironnement dans la région d'AlUla : Ce que nous savons, ce que nous voulons savoir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, May 2024, Aix-en-Provence (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The field of possibilities: Early crops in north-western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Chambraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustatils, Kites, and other monumental structures in Khaybar and AlUla, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlUla World Archaeology Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Commission for AlUla, Oct 2024, AlUla, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Evidence of Mass-hunting Practices: Exploring Socio-Economic and Symbolic Behaviours of the Desert Kites Users during the Late PPNB (Jibal al-Khashabiyeh, Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Reina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Oltra Carrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Neolithic Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement change and continuity through the Islamic period in the Khaybar Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic and Chalcolithic occupation of Khaybar, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Dupinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Marmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedentarization in North-West Arabia during the Bronze Age. Insights from Khaybar and other regional oases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Seasons 7 & 8 (Fall 2023 & Winter 2024) and main results of the eight field seasons (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OAsis Workshop - 6th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First data on the protohistoric funerary practices in the region of Khaybar (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris 1849e réunion scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Anthropologie de Paris, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary comparative lithic analyses from the Neolithic sites of Marawah and Ghagha islands (emirate of Abu Dhabi, UAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Al Hameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thorburn Howard Cuttler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Advances in UAE Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.103-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New light on the Neolithic fertile coast: recent excavations on Ghagha Island (Abu Dhabi Emirate, UAE) and the emergence of domestic architecture in ancient Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Hamad Al Hameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thorburn Cuttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdalla Elfaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Berlin, Germany. pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funerary practices within Mortuary Complex F, New insights from recent excavations on Marawah Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Al Hameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thorburn Cuttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Magee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in UAE Archaeology Proceedings of Abu Dhabi’s Archaeology Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.73-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Results from Seasons 5 and 6 (2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Results from Seasons 3 and 4 (2021-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula Workshop 4 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late PPNB lithic assemblage associated to kite hunters from Jibal al-Khashabiyeh, southeastern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the Pre-Pottery Neolithic Chipped and Ground Stone Industries of the Near East (PPN9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tokyo (JP), Japan. pp.327-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vingtième anniversaire de la coopération archéologique franco-saoudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Riyadh, Saudi Arabia. pp.173-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project. Objectives and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFALULA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFALULA, Apr 2021, Online (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Project. Objectives and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 54. Special Session Revealing cultural landscapes in northwest Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cordoba, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic mass hunting game traps (‘Desert kites’) and related hunters’ campsites in the Southeastern Badia of Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the History and Archaeology of Jordan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late PPNB lithic assemblage associated to kite hunters from Jibal al-Khashabiyeh, southeastern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on the PPN Chipped Ground Stone Industries of the Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes, L. Purdue, J. Charbonnier and L. Khalidi (eds.). Edition APDCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Julien Charbonnier; Lamya Khalidi, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBALKITES, une étude intégrée des « desert-kites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chambrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès du réseau national des MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France. pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kite Recognition by means of Graph Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamamache Kheddouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmont Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-based Representations in Pattern Recognition (GbR2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers chasseurs-collecteurs maritimes d'Arabie (IXe -IVe millénaires avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑françois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des chasseurs-cueilleurs maritimes. De la fonction des habitats à l’organisation de l’espace littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.345-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oasis of al-Kharj through time: first results of archaeological fieldwork in the province of Riyadh (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom. pp.285-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of tombs or cultural continuity? The case of tower-tombs in Shabwa governorate (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death, burial and the transition to the afterlife in Arabia and adjacent regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Londres, United Kingdom. pp.173-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age funerary practices in the Khaybar oasis, Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (5), pp.109. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-026-02481-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest evidence for the use of desert kite mass-hunting structures in southeastern Jordan during the late pre-pottery neolithic B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl A Makarewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (3), pp.40. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-026-02409-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Early Neolithic in the Arabian Gulf: A newly discovered 8,400–year-old stone-built architecture on Ghagha Island, United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Al Hameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian D’silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0326259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights Into Early Islamic Hydro‐Agricultural Strategies in Northwest Arabia: A Geoarchaeological Study of al‐Bint Dam (Sadd al‐Bint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (5), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.70030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert Kites and Related Constructions: Data from the Globalkites Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Archaeology Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (4), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/joad.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Arabian Neolithic agropastoral communities from Asifir, Northwestern Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dinies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.130. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-025-02234-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic Production at the Khaybar Walled Oasis During the Mid/Late Third-Early Second Millennium BCE: Evidence for a Burnished Ware Horizon in Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic stone tool and shell bead production from Maṣīrah and Al‐Ḥallāniyah islands (Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bronze Age town in the Khaybar walled oasis: Debating early urbanization in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.e0309963. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Years Two and Three (2021-2023, Seasons Three to Six)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.66-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Year 1 (2020-2021, Seasons One and Two)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.135-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ramparts of Khaybar. Multiproxy investigation for reconstructing a Bronze Age walled oasis in Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hunter-Gatherers to Farmers: Contributions of Traceology to the Study of Prehistoric Lithic Technology in Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias López Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Mazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Negrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.133 - 154. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.3043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and geographical variability of desert kites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01718-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest plans to scale of humanmade mega-structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Preusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.e0277927. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0277927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-sized Neolithic camel sculptures in Arabia: A scientific assessment of the craftsmanship and age of the Camel Site reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.103165. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Arabian desert kites and potential proto-kites extend the global distribution of hunting mega-traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Boelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.103403. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic settlement patterns and subsistence strategies on Marawah Island, Abu Dhabi Emirate, United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Hamad Al Hameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thorburn Cuttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howell Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51, pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The latest Neolithic conquest of &quot;new territories&quot; in the Arabian Sea: The Al-Hallaniyat Archipelago (Kuria Muria, Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15564894.2021.2015017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Paleolithic to the Islamic Era in Wilayat Yanqul: The Archaeological Water Histories of Oman (ArWHO) Project Survey 2011-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Harrower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smiti Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana A. Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph W. Lehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paige Paulsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Oman Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Desert Kites as Hunting Mega-Traps: Functional Evidence and Potential Impacts on Socioeconomic and Ecological Spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35, pp.1-44. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10963-022-09165-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceological analysis of lithics from the Camel Site, al-Jawf, Saudi Arabia: an experimental approach to identifying mineral processing activities using silcrete tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Clemente-Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.93. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01559-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam: Marta Mierzejewska (1984–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonnéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.6 - 7. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editors’ foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonnéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Al‐duwaish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited editor’s preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marking the sacral landscape of a north Arabian oasis: a sixth-millennium BC monumental stone platform and surrounding burials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (375), pp.601-621. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Palaeolithic sites around Al-Badʾ, north-western Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed A Badaiwi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at MR11 on Marawah Island (Abu Dhabi, UAE): new insight into the architecture and planning of Arabian Neolithic settlements and early evidence for pearling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thorburn Howard Cuttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulla Khalfan Al Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdalla El Faki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional blade technology on naviform cores from northern Arabia: New evidence of Arabian‐Levantine interactions in the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.93-104. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluted-point technology in Neolithic Arabia: An independent invention far from the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), pp.e0236314. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0236314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert kites et constructions apparentées : découvertes récentes et mise à jour de l’extension géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46.1-2, p. 179-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and Middle Paleolithic sites from the Rufa Graben, central Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H. Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative approach to the study of Neolithic projectile points from south‐eastern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Bortolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, The Neolithic of the Arabian Peninsula, 31 (1), pp.151-167. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle and Late Pleistocene lithic technology from the region of Dûmat al-Jandal, northern Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editors’ Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Bretzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H. Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplement to Volume 50, pp.v-viii</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic occupations in central Saudi Arabia during MIS 5 and MIS 7: new insights on the origins of the peopling of Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Preusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerwin Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.3101-3120. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-018-0743-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02173243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30,000-Year-Old Geometric Microliths Reveal Glacial Refugium in Dhofar, Southern Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey I Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly I Usik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony E Marks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Musallam Ali Jaboob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), pp.338 - 357. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-019-00027-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting or pastoralism? Comments on “seasonal use of corrals and game traps (desert kites) in Armenia” by Malkinson et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Regagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 493, pp.19-21. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2018.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubian technology in northern Arabia: Impact on interregional variability of Middle Paleolithic industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Kharj 2011–2012. 1st and 2nd seasons of the Saudi-French Archaeological Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.147-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological homogeneity within the Arabian Nubian Complex: Comparing chert and quartzite assemblages from central and southern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey I Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne M Geiling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly I Usik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.v3i2.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of Late Pleistocene and Holocene wild ungulates and kites structures in Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 395, pp.133-153. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art landscapes beside the Jubbah palaeolake, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceri Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (337), pp.666-683. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00049383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récension : MAGEE P. (2014) – The Archaeology of Prehistoric Arabia, Cambridge, Cambridge University Press, 309 p., ISBN: 9780521862318.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early–Middle Holocene environmental changes and pre-Neolithic human occupations as recorded in the cavities of Jebel Qara (Dhofar, southern Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cremaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zerboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Green Arabia: Human Prehistory at the Cross-roads of Continents, 382, pp.264 - 276. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.12.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A zooarchaeological approach to understanding desert kites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.235 - 244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and GIS techniques for reconstructing Arabian palaeohydrology and identifying archaeological sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul S Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick A Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw S. Groucutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Parton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Green Arabia: Human Prehistory at the Cross-roads of Continents, 382, pp.98-119. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the Desert Kites Phenomenon and Its Global Range Through a Multi-proxy Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (4), pp.1093-1121. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-014-9218-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human occupation of the Arabian Empty Quarter during MIS 5: evidence from Mundafan Al-Buhayrah, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw S. Groucutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom S White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laine Clark-Balzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Parton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.116-135. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity and regionalisation of kites in the Middle East and Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.162-176. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unity and diversity of the kite phenomenon: a comparative study between Jordan, Armenia and Kazakhstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chambrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.144-161. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epipalaeolithic occupation and palaeoenvironments of the southern Nefud desert, Saudi Arabia, during the Terminal Pleistocene and Early Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom S White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Parton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laine Clark-Balzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (1), pp.460-474. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games on the seashore of Salalah: the discovery of mancala games in Dhofar, Sultanate of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex de Voogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑françois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.115-120. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Flake Acheulean in the Nefud Desert of Northern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceri Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Parton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw S. Groucutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.446-462. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4207/PA.2014.ART85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stone Age of Qatar: new investigations, new finds; interim report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie E. Scott-Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Scott-Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Abdulla Al Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tetlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the Arabian Neolithic through a reconstitution of interregional obsidian distribution patterns in the region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Neolithic of Arabia – New Paradigms and Future Perspectives, 24 (1), pp.59-67. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to Fasad… and the PPNB controversy. Questioning a Levantine origin for Arabian Early Holocene projectile points technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (28-36), </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the European Science Foundation Exploratory Workshop on the Neolithic of Arabia held in Lyon, France [in Arabic]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Drechsler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adumatu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp.89 - 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited editors' preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Drechsler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Neolithic of Arabia – New Paradigms and Future Perspectives, 24 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new paradigms: multiple pathways for the Arabian Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Drechsler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Neolithic of Arabia – New Paradigms and Future Perspectives, 24 (1), pp.3 - 8. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and human dynamics in southern Arabia at the end of the Middle Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 300, pp.234-243. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric rock art in Hadramawt: the site of ALI-1 in Wâdî bin ‘Alî (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raydân</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquering new territories: when the first black boats sailed to Masirah Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑françois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.85 - 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nubian Complex Site from Central Arabia: Implications for Levallois Taxonomy and Human Dispersals during the Upper Pleistocene Introduction: The Arabian Middle Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hieronymus Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e69221. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0069221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oasis of al-Kharj through time: first results of archaeological fieldwork in the province of Riyadh (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.285-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Levant: First Evidence of a Pre-Pottery Neolithic Incursion into the Nefud Desert, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian G Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Parton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e68061. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0068061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquering new territories: when the first black boats sailed to Masirah Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.85-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of mangrove ecosystems, changes in sea level and the strategies of Neolithic settlements along the coast of Oman (6000–3000 cal. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (7), pp.3087 - 3104. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of mangrove ecosystems, changes 1 in sea level and the strategies of Neolithic settlements along the coast of Oman (6000-3000 cal. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (7), pp.3087-3104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic and Neolithic Occupations around Mundafan Palaeolake, Saudi Arabia: Implications for Climate Change and Human Dispersals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick A Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e69665. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0069665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new approach to the Kites Phenomenon in the Old World: the GLOBALKITES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chambrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity Project Gallery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87(338)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paleoenvironment and Lithic Taphonomy of Shi’Bat Dihya 1, a Middle Paleolithic Site in Wadi Surdud, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (6), pp.471 - 491. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistory and palaeo-geography of the coastal fringes of the Wahiba Sands and Bar al-Hikman, Sultanate of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑françois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.57 - 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominin Dispersal into the Nefud Desert and Middle Palaeolithic Settlement along the Jubbah Palaeolake, Northern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Clarkson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e49840. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland human settlement in southern Arabia 55,000 years ago. New evidence from the Wadi Surdud Middle Paleolithic site complex, western Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (3), pp.452 - 474. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Paleolithic occupation on a Marine Isotope Stage 5 lakeshore in the Nefud Desert, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick A Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw S. Groucutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (13-14), pp.1555 - 1559. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human occupation in the Southern Arabian lowlands during the last deglaciation and the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lézine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Braemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (4), pp.412 - 428. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléolithique moyen récent de la grotte de Qaleh Bozi 2 (Ispahan, Iran) : premiers résultats de la campagne 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of iranian archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalities and characteristics of human occupations in Yemen during the Early/Mid-Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 341 (8-9), pp.713 - 725. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Arabian pastoralism at Manayzah in Wadi Sana, Hadramawt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.271 - 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDOR 410, a mid-Holocene campsite (Hadramawt, Yemen) and the difficulty of determining cultural tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDOR 410, a mid-Holocene campsite (Hadramawt, Yemen) and the difficulty of determining cultural tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0471.2008.00311.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Arabian pastoralism at Manayzah in Wâdî Sanâ, Hadramawt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.271-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Wa'shah method”: an original laminar debitage from Hadramawt, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Wa'shah method”: an original laminar debitage from Hadramawt, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Safer to Balhaf: rescue excavations along the Yemen LNG pipeline route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ṣāfer to Bālḥāf — rescue excavations along the Yemen LNG pipeline route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Yémen antique vu de l'intérieur : travaux et recherches archéologiques par les Yéménites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une archéologie préventive au Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manayzah, early to mid-Holocene occupations in Wādī Ṣanā (Ḥaḍramawt, Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Oches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Bin 'Aqil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.151-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une archéologie préventive au Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00272105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manayzah, early to mid-Holocene occupations in Wadi Sana (Hadramawt, Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Oches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd Al-Aziz Bin Aqil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.151-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging economies and population in the Middle Holocene highlands of southern Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Harrower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Oches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Bin 'Aqil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Heyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pré-Histoire à la Préhistoire au Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roots of Agriculture (RASA) Project 2005: a season of excavation and survey in Wadi Sana, Hadramawt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Heyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Harrower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Steimer-Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ietha Al-Amary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Institute for yemeni Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire du Ḥaḍramawt (Yémen) : nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.67 - 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire du Hadramawt (Yémen) : nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Raʾs al-Jinz RJ-1: stratigraphy without tells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2013. Le Projet Globalkites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Éditions, pp.124-127, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2023. Khashabiyeh : découverte de structures rituelles néolithiques exceptionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Oltra-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Éditions, pp.169-172, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ghassanian Techno-Complex: Late PPNB lithic industries from the Ghassanian techno-complex: occupation sites related to the use of desert kites in Jibal al-Khashabiyeh, south-eastern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoshihiro Nishiaki, Osamu Maeda &amp; Makoto Arimura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracking the Neolithic in the Near East: Lithic Perspectives on Its Origins, Development and Dispersals.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.327-340, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ghassanian Techno-Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoshihiro Nishiaki; Osamu Maeda; Makoto Arimura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracking the Neolithic in the Near East. Lithic Perspectives on Its Origins, Development and Dispersals. The Proceedings of the 9th International Conference on the PNN Chipped and Ground Stone Industries of the Near East, Tokyo, 12th-16th November 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.327-339, 2022, 978-94-6426-080-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and excavation of desert kites in the south-eastern Badia of Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The gazelle’s dream: game drives of the Old and New Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sydney University Press, 2021, 9781743327593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting with kites in Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The gazelle’s dream: game drives of the Old and New Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-126, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Paleolithic Populations of Wadi Sana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape History of Hadramawt The Roots of Agriculture in Southern Arabia (RASA) Project 1998–2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781950446124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic-Specific Survey Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Harrower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape History of Hadramawt The Roots of Agriculture in Southern Arabia (RASA) Project 1998–2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Holocene Forager Encampments, Rockshelters and the Gravel Bar Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawn Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape History of Hadramawt The Roots of Agriculture in Southern Arabia (RASA) Project 1998–2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">الفن الصخري لما قبل التاريخ في اليمن</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الآثار موطن اليمن</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFAS, 2020, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cefas/2468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">عصور ما قبل التاريخ في اليمن</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الآثار موطن اليمن</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFAS, 2020, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cefas/2458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manayzah: A Terminal Pleistocene-Early Holocene Rockshelter Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas S. Dye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape History of Hadramawt The Roots of Agriculture in Southern Arabia (RASA) Project 1998–2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781950446124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">العصر الحجري القديم والعصر الحجري الحديث في حضرموت</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الآثار موطن اليمن</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFAS, 2020, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cefas/2491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">رُؤوس السِّهَام مِن الصُّوَّان فِي حَضْرَمَوت</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الآثار موطن اليمن</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFAS, 2020, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cefas/2493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Purdue L.; Charbonnier J.; Khalidi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases. Living in arid environments from prehistoric times to present day. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-100, 2018, 2904110607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersals, connectivity and indigeneity in Arabian prehistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boivin, Nicole and Crassard, Rémy and Petraglia, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Dispersal and Species Movement - From Prehistory to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-236, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prehistory of the region of Al-Kharj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Schiettecatte; A. Al-Ghazzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Kharj I - Report on two excavation seasons in the oasis of Al-Kharj, 2011-2012, Saudi Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, pp.51-80, 2016, Series of Archaeological Refereed Series, 978-603-8136-34-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation préhistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rougeulle Axelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharma, un entrepôt de commerce médiéval sur la côte du Hadramawt (Yémen, ca 980-1180)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Archaeopress, pp.11 - 17, 2015, British Foundation for the Study of Arabia Monographs, 9781874911942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone Technology in Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helaine Selin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the History of Science, Technology, and Medicine in Non-Western Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, 978-1-4020-4425-0. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-3934-5_10043-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yémen, aux origines d'une &amp;quot;archéologie exotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Giraud &amp; G. Gernez (dir.), De Castéja (coll.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux marges de l'archéologie. Hommage à Serge Cleuziou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.217-239, 2012, Travaux de la Maison René-Ginouvès, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levallois points production from eastern Yemen and some comparisons with assemblages from East-Africa, Europe and the Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Le Tensorer; R. Jagher; M. Otte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lower and Middle Palaeolithic in the Middle East and neighbouring regions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-930495-12-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of tombs or cultural continuity? The case of tower-tombs in Shabwa governorate (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lloyd Weeks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death and Burial in Arabia and Beyond Multidisciplinary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2107, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAR Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-177, 2010, BAR International Series, 9781407306483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Paleolithic of Arabia: The View from the Hadramawt Region, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.D. Petraglia; J.I. Rose. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolution of Human Populations in Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.151-168, 2009, Vertebrate Paleobiology and Paleoanthropology, 978-90-481-2718-4. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-2719-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarf al-Ibil et Jarf al-Nabirah, deux sites rupestres de la région d'al-Dali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Braemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manqush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inizan,M.L.;Rachad,M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art rupestre et peuplements préhistoriques au Yémen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Français d'archéologie et de sciences sociales de Sanaa, pp.95-100, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00258357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la Préhistoire de l’Arabie : Une approche globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Lumière Lyon 2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04994114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrographic characterisation of Arabian Quartz-Arenites: Unveiling petrogenesis and weathering processes of abiotic prehistoric resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Cristóbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Association of Archaeologists (EAA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaybar through time. First results of the Khaybar Longue Durée Archaeological Project (2020−2021) in the light of historical sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (Supplement), Archaeopress, pp.57-84, 2022, Revealing Cultural Landscapes in Northwest Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stone Age of Qatar: new investigations, new finds; interim report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie E. Scott-Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Scott-Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Abdulla Al Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tetlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Hoyland; Sarah Morris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, London, United Kingdom. 44, pp.317-324, 2014, Proceedings of the Seminar for Arabian Studies, 9781905739806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the 2017-18 season of French Archaeological Expedition to Shiyā, Sultanate of Oman, (30 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmi Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministry of Heritage and Culture of the Sultanate of Oman, Mascate. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISSION ARCHÉOLOGIQUE DE THAJ RAPPORT 2017/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alkhatib-Alkontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Bano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Orient et Méditerranée. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report. Fourth season of the Saudi-French mission in al-Kharj, Province of Riyadh, 23 January - 27 February 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS, UMR8167 Orient &amp; Méditerranée. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01186755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report. Third season of the Saudi French Mission in al-Kharj, Province of Riyadh. 24 October - 29 November 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS-UMR8167. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062149v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième campagne de la Mission archéologique franco-saoudienne dans la région de Najrân - Rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatrième campagne de la Mission archéologique franco-saʿūdienne dans la région de Najrān. Rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Dispersal and Species Movement From Prehistory to the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Boivin; Rémy Crassard; Michael D. Petraglia. Cambridge University Press, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préhistoire du Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeopress, Oxford, pp.227, 2008, British Archaeological Report International Series 1842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéObjet 3D Project workshop held in Lyon,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la technologie lithique à la définition de la préhistoire du Hadramawt, dans le contexte du Yémen et de l'Arabie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Panthéon-Sorbonne - Paris I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00423980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId451"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Crassard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remy-crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2403-1894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117605565</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=bUoVLzUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">المصائد الصحراوية: هياكل أثرية عملاقة تُكشف أسرارها تدريجيًا</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athīrat: Journal of Ancient Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2 (1-2), pp.407-424. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/30504880-12340041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age funerary practices in the Khaybar oasis, Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (5), pp.109. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-026-02481-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest evidence for the use of desert kite mass-hunting structures in southeastern Jordan during the late pre-pottery neolithic B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl A Makarewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (3), pp.40. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-026-02409-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphic and chronological evidence for overlapping Bronze Age tomb types in the Khaybar region, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 73, pp.105812. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2026.105812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert Kites and Related Constructions: Data from the Globalkites Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Archaeology Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (4), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/joad.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Arabian Neolithic agropastoral communities from Asifir, Northwestern Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dinies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.130. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-025-02234-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Early Neolithic in the Arabian Gulf: A newly discovered 8,400–year-old stone-built architecture on Ghagha Island, United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Al Hameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian D’silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0326259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights Into Early Islamic Hydro‐Agricultural Strategies in Northwest Arabia: A Geoarchaeological Study of al‐Bint Dam (Sadd al‐Bint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (5), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.70030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic Production at the Khaybar Walled Oasis During the Mid/Late Third-Early Second Millennium BCE: Evidence for a Burnished Ware Horizon in Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic stone tool and shell bead production from Maṣīrah and Al‐Ḥallāniyah islands (Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Years Two and Three (2021-2023, Seasons Three to Six)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.66-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bronze Age town in the Khaybar walled oasis: Debating early urbanization in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.e0309963. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ramparts of Khaybar. Multiproxy investigation for reconstructing a Bronze Age walled oasis in Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Year 1 (2020-2021, Seasons One and Two)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.135-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and geographical variability of desert kites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01718-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hunter-Gatherers to Farmers: Contributions of Traceology to the Study of Prehistoric Lithic Technology in Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias López Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Mazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Negrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.133 - 154. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.3043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest plans to scale of humanmade mega-structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Preusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.e0277927. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0277927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceological analysis of lithics from the Camel Site, al-Jawf, Saudi Arabia: an experimental approach to identifying mineral processing activities using silcrete tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Clemente-Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.93. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01559-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Arabian desert kites and potential proto-kites extend the global distribution of hunting mega-traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Boelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.103403. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic settlement patterns and subsistence strategies on Marawah Island, Abu Dhabi Emirate, United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Hamad Al Hameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thorburn Cuttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howell Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51, pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-sized Neolithic camel sculptures in Arabia: A scientific assessment of the craftsmanship and age of the Camel Site reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.103165. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The latest Neolithic conquest of &quot;new territories&quot; in the Arabian Sea: The Al-Hallaniyat Archipelago (Kuria Muria, Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15564894.2021.2015017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Paleolithic to the Islamic Era in Wilayat Yanqul: The Archaeological Water Histories of Oman (ArWHO) Project Survey 2011-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Harrower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smiti Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana A. Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph W. Lehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paige Paulsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Oman Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Desert Kites as Hunting Mega-Traps: Functional Evidence and Potential Impacts on Socioeconomic and Ecological Spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35, pp.1-44. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10963-022-09165-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam: Marta Mierzejewska (1984–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonnéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.6 - 7. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editors’ foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonnéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Al‐duwaish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative approach to the study of Neolithic projectile points from south‐eastern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Bortolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, The Neolithic of the Arabian Peninsula, 31 (1), pp.151-167. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editors’ Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Bretzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H. Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplement to Volume 50, pp.v-viii</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle and Late Pleistocene lithic technology from the region of Dûmat al-Jandal, northern Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Palaeolithic sites around Al-Badʾ, north-western Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed A Badaiwi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marking the sacral landscape of a north Arabian oasis: a sixth-millennium BC monumental stone platform and surrounding burials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (375), pp.601-621. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at MR11 on Marawah Island (Abu Dhabi, UAE): new insight into the architecture and planning of Arabian Neolithic settlements and early evidence for pearling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thorburn Howard Cuttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulla Khalfan Al Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdalla El Faki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional blade technology on naviform cores from northern Arabia: New evidence of Arabian‐Levantine interactions in the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.93-104. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluted-point technology in Neolithic Arabia: An independent invention far from the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), pp.e0236314. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0236314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited editor’s preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert kites et constructions apparentées : découvertes récentes et mise à jour de l’extension géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46.1-2, p. 179-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and Middle Paleolithic sites from the Rufa Graben, central Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H. Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic occupations in central Saudi Arabia during MIS 5 and MIS 7: new insights on the origins of the peopling of Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Preusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerwin Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.3101-3120. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-018-0743-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02173243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30,000-Year-Old Geometric Microliths Reveal Glacial Refugium in Dhofar, Southern Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey I Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly I Usik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony E Marks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Musallam Ali Jaboob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), pp.338 - 357. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-019-00027-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting or pastoralism? Comments on “seasonal use of corrals and game traps (desert kites) in Armenia” by Malkinson et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Regagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 493, pp.19-21. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2018.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Kharj 2011–2012. 1st and 2nd seasons of the Saudi-French Archaeological Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.147-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubian technology in northern Arabia: Impact on interregional variability of Middle Paleolithic industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological homogeneity within the Arabian Nubian Complex: Comparing chert and quartzite assemblages from central and southern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey I Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne M Geiling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly I Usik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.v3i2.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of Late Pleistocene and Holocene wild ungulates and kites structures in Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 395, pp.133-153. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unity and diversity of the kite phenomenon: a comparative study between Jordan, Armenia and Kazakhstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chambrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.144-161. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early–Middle Holocene environmental changes and pre-Neolithic human occupations as recorded in the cavities of Jebel Qara (Dhofar, southern Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cremaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zerboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Green Arabia: Human Prehistory at the Cross-roads of Continents, 382, pp.264 - 276. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.12.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A zooarchaeological approach to understanding desert kites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.235 - 244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and GIS techniques for reconstructing Arabian palaeohydrology and identifying archaeological sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul S Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick A Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw S. Groucutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Parton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Green Arabia: Human Prehistory at the Cross-roads of Continents, 382, pp.98-119. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art landscapes beside the Jubbah palaeolake, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceri Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (337), pp.666-683. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00049383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récension : MAGEE P. (2014) – The Archaeology of Prehistoric Arabia, Cambridge, Cambridge University Press, 309 p., ISBN: 9780521862318.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human occupation of the Arabian Empty Quarter during MIS 5: evidence from Mundafan Al-Buhayrah, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw S. Groucutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom S White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laine Clark-Balzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Parton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.116-135. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the Desert Kites Phenomenon and Its Global Range Through a Multi-proxy Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (4), pp.1093-1121. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-014-9218-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity and regionalisation of kites in the Middle East and Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.162-176. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epipalaeolithic occupation and palaeoenvironments of the southern Nefud desert, Saudi Arabia, during the Terminal Pleistocene and Early Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom S White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Parton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laine Clark-Balzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (1), pp.460-474. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games on the seashore of Salalah: the discovery of mancala games in Dhofar, Sultanate of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex de Voogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑françois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.115-120. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Flake Acheulean in the Nefud Desert of Northern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceri Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Parton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw S. Groucutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.446-462. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4207/PA.2014.ART85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stone Age of Qatar: new investigations, new finds; interim report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie E. Scott-Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Scott-Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Abdulla Al Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tetlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new approach to the Kites Phenomenon in the Old World: the GLOBALKITES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chambrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity Project Gallery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87(338)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of mangrove ecosystems, changes 1 in sea level and the strategies of Neolithic settlements along the coast of Oman (6000-3000 cal. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (7), pp.3087-3104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic and Neolithic Occupations around Mundafan Palaeolake, Saudi Arabia: Implications for Climate Change and Human Dispersals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick A Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e69665. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0069665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the Arabian Neolithic through a reconstitution of interregional obsidian distribution patterns in the region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Neolithic of Arabia – New Paradigms and Future Perspectives, 24 (1), pp.59-67. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to Fasad… and the PPNB controversy. Questioning a Levantine origin for Arabian Early Holocene projectile points technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (28-36), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the European Science Foundation Exploratory Workshop on the Neolithic of Arabia held in Lyon, France [in Arabic]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Drechsler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adumatu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp.89 - 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquering new territories: when the first black boats sailed to Masirah Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑françois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.85 - 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nubian Complex Site from Central Arabia: Implications for Levallois Taxonomy and Human Dispersals during the Upper Pleistocene Introduction: The Arabian Middle Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hieronymus Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e69221. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0069221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited editors' preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Drechsler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Neolithic of Arabia – New Paradigms and Future Perspectives, 24 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new paradigms: multiple pathways for the Arabian Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Drechsler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Neolithic of Arabia – New Paradigms and Future Perspectives, 24 (1), pp.3 - 8. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and human dynamics in southern Arabia at the end of the Middle Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 300, pp.234-243. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric rock art in Hadramawt: the site of ALI-1 in Wâdî bin ‘Alî (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raydân</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Levant: First Evidence of a Pre-Pottery Neolithic Incursion into the Nefud Desert, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian G Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Parton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e68061. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0068061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oasis of al-Kharj through time: first results of archaeological fieldwork in the province of Riyadh (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.285-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquering new territories: when the first black boats sailed to Masirah Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.85-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of mangrove ecosystems, changes in sea level and the strategies of Neolithic settlements along the coast of Oman (6000–3000 cal. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (7), pp.3087 - 3104. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland human settlement in southern Arabia 55,000 years ago. New evidence from the Wadi Surdud Middle Paleolithic site complex, western Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (3), pp.452 - 474. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistory and palaeo-geography of the coastal fringes of the Wahiba Sands and Bar al-Hikman, Sultanate of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑françois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.57 - 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paleoenvironment and Lithic Taphonomy of Shi’Bat Dihya 1, a Middle Paleolithic Site in Wadi Surdud, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (6), pp.471 - 491. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominin Dispersal into the Nefud Desert and Middle Palaeolithic Settlement along the Jubbah Palaeolake, Northern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Clarkson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e49840. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Paleolithic occupation on a Marine Isotope Stage 5 lakeshore in the Nefud Desert, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick A Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw S. Groucutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (13-14), pp.1555 - 1559. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human occupation in the Southern Arabian lowlands during the last deglaciation and the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lézine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Braemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (4), pp.412 - 428. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléolithique moyen récent de la grotte de Qaleh Bozi 2 (Ispahan, Iran) : premiers résultats de la campagne 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of iranian archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalities and characteristics of human occupations in Yemen during the Early/Mid-Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 341 (8-9), pp.713 - 725. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Arabian pastoralism at Manayzah in Wadi Sana, Hadramawt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.271 - 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDOR 410, a mid-Holocene campsite (Hadramawt, Yemen) and the difficulty of determining cultural tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDOR 410, a mid-Holocene campsite (Hadramawt, Yemen) and the difficulty of determining cultural tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0471.2008.00311.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Arabian pastoralism at Manayzah in Wâdî Sanâ, Hadramawt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.271-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Wa'shah method”: an original laminar debitage from Hadramawt, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Wa'shah method”: an original laminar debitage from Hadramawt, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Safer to Balhaf: rescue excavations along the Yemen LNG pipeline route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ṣāfer to Bālḥāf — rescue excavations along the Yemen LNG pipeline route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Yémen antique vu de l'intérieur : travaux et recherches archéologiques par les Yéménites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une archéologie préventive au Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une archéologie préventive au Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00272105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manayzah, early to mid-Holocene occupations in Wādī Ṣanā (Ḥaḍramawt, Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Oches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Bin 'Aqil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.151-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manayzah, early to mid-Holocene occupations in Wadi Sana (Hadramawt, Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Oches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd Al-Aziz Bin Aqil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.151-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging economies and population in the Middle Holocene highlands of southern Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Harrower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Oches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Bin 'Aqil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Heyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pré-Histoire à la Préhistoire au Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roots of Agriculture (RASA) Project 2005: a season of excavation and survey in Wadi Sana, Hadramawt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Heyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Harrower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Steimer-Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ietha Al-Amary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Institute for yemeni Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire du Hadramawt (Yémen) : nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire du Ḥaḍramawt (Yémen) : nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.67 - 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Raʾs al-Jinz RJ-1: stratigraphy without tells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Final results and perspectives (2020-2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Bint Dam: A spectacular Hydraulic Monument of Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05564673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary investigation of funerary structures in Northwestern Saudi Arabia: Insights from the Khaybar region (Late Chalcolithic to Late Bronze Age)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05564655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustatils, Kites, and other monumental structures in Khaybar and AlUla, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlUla World Archaeology Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Commission for AlUla, Oct 2024, AlUla, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Evidence of Mass-hunting Practices: Exploring Socio-Economic and Symbolic Behaviours of the Desert Kites Users during the Late PPNB (Jibal al-Khashabiyeh, Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Reina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Oltra Carrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Neolithic Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic and Chalcolithic occupation of Khaybar, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Dupinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Marmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedentarization in North-West Arabia during the Bronze Age. Insights from Khaybar and other regional oases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement change and continuity through the Islamic period in the Khaybar Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches archéologique, bioarchéologique, et géoarchéologique dans l'étude du site néolithique de Al-Mathana à Khaybar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier AFALULA : Paléo-environnement Climats passés, dynamiques paysagères et interactions hommeenvironnement dans la région d'AlUla : Ce que nous savons, ce que nous voulons savoir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, May 2024, Aix-en-Provence (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The field of possibilities: Early crops in north-western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Chambraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Seasons 7 & 8 (Fall 2023 & Winter 2024) and main results of the eight field seasons (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OAsis Workshop - 6th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First data on the protohistoric funerary practices in the region of Khaybar (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris 1849e réunion scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Anthropologie de Paris, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Results from Seasons 5 and 6 (2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary comparative lithic analyses from the Neolithic sites of Marawah and Ghagha islands (emirate of Abu Dhabi, UAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Al Hameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thorburn Howard Cuttler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Advances in UAE Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.103-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New light on the Neolithic fertile coast: recent excavations on Ghagha Island (Abu Dhabi Emirate, UAE) and the emergence of domestic architecture in ancient Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Hamad Al Hameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thorburn Cuttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdalla Elfaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Berlin, Germany. pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funerary practices within Mortuary Complex F, New insights from recent excavations on Marawah Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Al Hameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thorburn Cuttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Magee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in UAE Archaeology Proceedings of Abu Dhabi’s Archaeology Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.73-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Results from Seasons 3 and 4 (2021-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula Workshop 4 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late PPNB lithic assemblage associated to kite hunters from Jibal al-Khashabiyeh, southeastern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the Pre-Pottery Neolithic Chipped and Ground Stone Industries of the Near East (PPN9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tokyo (JP), Japan. pp.327-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vingtième anniversaire de la coopération archéologique franco-saoudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Riyadh, Saudi Arabia. pp.173-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project. Objectives and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFALULA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFALULA, Apr 2021, Online (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Project. Objectives and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 54. Special Session Revealing cultural landscapes in northwest Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cordoba, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late PPNB lithic assemblage associated to kite hunters from Jibal al-Khashabiyeh, southeastern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on the PPN Chipped Ground Stone Industries of the Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic mass hunting game traps (‘Desert kites’) and related hunters’ campsites in the Southeastern Badia of Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the History and Archaeology of Jordan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes, L. Purdue, J. Charbonnier and L. Khalidi (eds.). Edition APDCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Julien Charbonnier; Lamya Khalidi, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kite Recognition by means of Graph Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamamache Kheddouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmont Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-based Representations in Pattern Recognition (GbR2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBALKITES, une étude intégrée des « desert-kites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chambrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès du réseau national des MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France. pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers chasseurs-collecteurs maritimes d'Arabie (IXe -IVe millénaires avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑françois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des chasseurs-cueilleurs maritimes. De la fonction des habitats à l’organisation de l’espace littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.345-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oasis of al-Kharj through time: first results of archaeological fieldwork in the province of Riyadh (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom. pp.285-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of tombs or cultural continuity? The case of tower-tombs in Shabwa governorate (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death, burial and the transition to the afterlife in Arabia and adjacent regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Londres, United Kingdom. pp.173-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2023. Khashabiyeh : découverte de structures rituelles néolithiques exceptionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Oltra-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Éditions, pp.169-172, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2013. Le Projet Globalkites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Éditions, pp.124-127, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ghassanian Techno-Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoshihiro Nishiaki; Osamu Maeda; Makoto Arimura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracking the Neolithic in the Near East. Lithic Perspectives on Its Origins, Development and Dispersals. The Proceedings of the 9th International Conference on the PNN Chipped and Ground Stone Industries of the Near East, Tokyo, 12th-16th November 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.327-339, 2022, 978-94-6426-080-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ghassanian Techno-Complex: Late PPNB lithic industries from the Ghassanian techno-complex: occupation sites related to the use of desert kites in Jibal al-Khashabiyeh, south-eastern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoshihiro Nishiaki, Osamu Maeda &amp; Makoto Arimura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracking the Neolithic in the Near East: Lithic Perspectives on Its Origins, Development and Dispersals.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.327-340, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting with kites in Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The gazelle’s dream: game drives of the Old and New Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-126, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and excavation of desert kites in the south-eastern Badia of Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tarawneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Sánchez Priego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The gazelle’s dream: game drives of the Old and New Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sydney University Press, 2021, 9781743327593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">رُؤوس السِّهَام مِن الصُّوَّان فِي حَضْرَمَوت</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الآثار موطن اليمن</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFAS, 2020, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cefas/2493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic-Specific Survey Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Harrower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape History of Hadramawt The Roots of Agriculture in Southern Arabia (RASA) Project 1998–2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Holocene Forager Encampments, Rockshelters and the Gravel Bar Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawn Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape History of Hadramawt The Roots of Agriculture in Southern Arabia (RASA) Project 1998–2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">الفن الصخري لما قبل التاريخ في اليمن</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الآثار موطن اليمن</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFAS, 2020, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cefas/2468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Paleolithic Populations of Wadi Sana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape History of Hadramawt The Roots of Agriculture in Southern Arabia (RASA) Project 1998–2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781950446124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">عصور ما قبل التاريخ في اليمن</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الآثار موطن اليمن</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFAS, 2020, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cefas/2458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manayzah: A Terminal Pleistocene-Early Holocene Rockshelter Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Mccorriston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas S. Dye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape History of Hadramawt The Roots of Agriculture in Southern Arabia (RASA) Project 1998–2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781950446124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">العصر الحجري القديم والعصر الحجري الحديث في حضرموت</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">الآثار موطن اليمن</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFAS, 2020, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cefas/2491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Purdue L.; Charbonnier J.; Khalidi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases. Living in arid environments from prehistoric times to present day. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-100, 2018, 2904110607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersals, connectivity and indigeneity in Arabian prehistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boivin, Nicole and Crassard, Rémy and Petraglia, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Dispersal and Species Movement - From Prehistory to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-236, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prehistory of the region of Al-Kharj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Schiettecatte; A. Al-Ghazzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Kharj I - Report on two excavation seasons in the oasis of Al-Kharj, 2011-2012, Saudi Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, pp.51-80, 2016, Series of Archaeological Refereed Series, 978-603-8136-34-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation préhistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rougeulle Axelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharma, un entrepôt de commerce médiéval sur la côte du Hadramawt (Yémen, ca 980-1180)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Archaeopress, pp.11 - 17, 2015, British Foundation for the Study of Arabia Monographs, 9781874911942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone Technology in Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helaine Selin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the History of Science, Technology, and Medicine in Non-Western Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, 978-1-4020-4425-0. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-3934-5_10043-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yémen, aux origines d'une &amp;quot;archéologie exotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Giraud &amp; G. Gernez (dir.), De Castéja (coll.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux marges de l'archéologie. Hommage à Serge Cleuziou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.217-239, 2012, Travaux de la Maison René-Ginouvès, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levallois points production from eastern Yemen and some comparisons with assemblages from East-Africa, Europe and the Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Le Tensorer; R. Jagher; M. Otte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lower and Middle Palaeolithic in the Middle East and neighbouring regions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-930495-12-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of tombs or cultural continuity? The case of tower-tombs in Shabwa governorate (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hitgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lloyd Weeks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death and Burial in Arabia and Beyond Multidisciplinary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2107, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAR Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-177, 2010, BAR International Series, 9781407306483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Paleolithic of Arabia: The View from the Hadramawt Region, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.D. Petraglia; J.I. Rose. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolution of Human Populations in Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.151-168, 2009, Vertebrate Paleobiology and Paleoanthropology, 978-90-481-2718-4. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-2719-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarf al-Ibil et Jarf al-Nabirah, deux sites rupestres de la région d'al-Dali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Braemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manqush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inizan,M.L.;Rachad,M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art rupestre et peuplements préhistoriques au Yémen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Français d'archéologie et de sciences sociales de Sanaa, pp.95-100, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00258357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrographic characterisation of Arabian Quartz-Arenites: Unveiling petrogenesis and weathering processes of abiotic prehistoric resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Cristóbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Association of Archaeologists (EAA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la Préhistoire de l’Arabie : Une approche globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Lumière Lyon 2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04994114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaybar through time. First results of the Khaybar Longue Durée Archaeological Project (2020−2021) in the light of historical sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (Supplement), Archaeopress, pp.57-84, 2022, Revealing Cultural Landscapes in Northwest Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stone Age of Qatar: new investigations, new finds; interim report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie E. Scott-Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Scott-Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Abdulla Al Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tetlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Hoyland; Sarah Morris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, London, United Kingdom. 44, pp.317-324, 2014, Proceedings of the Seminar for Arabian Studies, 9781905739806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the 2017-18 season of French Archaeological Expedition to Shiyā, Sultanate of Oman, (30 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmi Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministry of Heritage and Culture of the Sultanate of Oman, Mascate. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISSION ARCHÉOLOGIQUE DE THAJ RAPPORT 2017/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alkhatib-Alkontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Bano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Calou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Orient et Méditerranée. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report. Fourth season of the Saudi-French mission in al-Kharj, Province of Riyadh, 23 January - 27 February 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS, UMR8167 Orient &amp; Méditerranée. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01186755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report. Third season of the Saudi French Mission in al-Kharj, Province of Riyadh. 24 October - 29 November 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS-UMR8167. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062149v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième campagne de la Mission archéologique franco-saoudienne dans la région de Najrân - Rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatrième campagne de la Mission archéologique franco-saʿūdienne dans la région de Najrān. Rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Dispersal and Species Movement From Prehistory to the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Petraglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Boivin; Rémy Crassard; Michael D. Petraglia. Cambridge University Press, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préhistoire du Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeopress, Oxford, pp.227, 2008, British Archaeological Report International Series 1842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéObjet 3D Project workshop held in Lyon,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la technologie lithique à la définition de la préhistoire du Hadramawt, dans le contexte du Yémen et de l'Arabie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Panthéon-Sorbonne - Paris I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00423980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId456"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96F14ED9"/>
+    <w:nsid w:val="78C3D3EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-crassard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2403-1894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117605565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcphillips" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guadagnini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec Drelon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866594v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717635v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Chambraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866631v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pichon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio S&#225;nchez Priego" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra Carrio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chung-To" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Al Hameli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thorburn Howard Cuttler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamad Al Hameli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thorburn Cuttler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla Elfaki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372826v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Magee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03925630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-Azizeh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tarawneh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crassard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03925833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901010v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368470v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarawneh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990644v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232850v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Madi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmont Bichot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861786v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamandu Hilbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hitgen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603885v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc&#8217;h" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shabo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02481-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490840v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A Makarewicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02409-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian D&#8217;silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Haj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0326259" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291399v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joad.150" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; H Hilbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dinies" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02234-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.70003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vosges" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12246" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04763715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309963" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04696031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04386852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guermont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104355" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias L&#243;pez Correa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mazzoli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Negrino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.3043" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372836v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01718-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277927" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678382v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guagnin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alsharekh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; Hilbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103165" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12215" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678385v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Boelke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777497v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howell Roberts" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631104v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.2015017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Harrower" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smiti Nathan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana A. Dumitru" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Lehner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Paulsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678384v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-022-09165-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03654116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01559-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512050v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonn&#233;ric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12196" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512044v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Al&#8208;duwaish" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12195" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12151" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862815v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.81" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100318v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer A Sahlah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed A Badaiwi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100337v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulla Khalfan Al Kaabi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla El Faki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12148" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100333v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12138" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098519v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Mccorriston" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236314" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100329v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; H. Hilbert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100313v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Bortolini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12147" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100316v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Bretzke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173243v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin Wulf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0743-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey I Rose" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly I Usik" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E Marks" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Musallam Ali Jaboob" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-019-00027-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968695v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.09.025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7BH1ZG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829347v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Loreto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885056v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Hammad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829333v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne M Geiling" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v3i2.1420" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829334v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.04.024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993990v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jennings" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Shipton" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Omari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00049383" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829325v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829330v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cremaschi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zerboni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Isola" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.12.058" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829328v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829327v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Breeze" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick A Drake" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw S. Groucutt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ash Parton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.01.022" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829329v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-014-9218-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829331v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom S White" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Clark-Balzan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.04.020" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829324v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12056" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12065" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828904v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.07.023" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828888v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Voogt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12040" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828913v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breeze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Jennings" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2014.ART85" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828907v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Scott-Jackson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Scott-Jackson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Abdulla Al Naimi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tetlow" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828873v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Inizan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828579v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828602v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Drechsler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828795v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CA49B1C9FB3596A0272FCDDA4F4EDD7CAC895B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828787v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12021" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828870v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.12.012" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993839v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828586v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828833v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; Hieronymus Hilbert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069221" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828879v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828844v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Petraglia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian G Parker" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Roberts" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068061" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219422v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borgi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828571v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.03.004" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218142v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828866v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069665" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839284v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828557v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21419" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2330SCNH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828534v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacaze" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828550v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Clarkson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049840" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828536v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2012.03.008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828529v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.04.006" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828516v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cleuziou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.01.016" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9TFBM4C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828499v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Biglari" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828467v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.05.003" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828476v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Martin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423887v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828453v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0471.2008.00311.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423893v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345095v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828444v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345099v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828433v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345092v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arbach" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112176v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828423v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oches" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Bin 'Aqil" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Espagne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272105v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arbach" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345102v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Al-Aziz Bin Aqil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828411v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Harrower" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heyne" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345127v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217877v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer-Herbet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietha Al-Amary" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828395v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345112v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828377v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500027v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530614v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863463v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685561v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678375v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678378v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100322v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100299v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100311v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Walter" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100436v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cefas/2468" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100451v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cefas/2458" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100319v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Dye" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100429v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cefas/2491" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100418v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cefas/2493" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180021v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50748" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192800v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829339v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829353v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rougeulle Axelle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828894v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-3934-5_10043-1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745489v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828525v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_19382/eraul-126" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828488v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/death-and-burial-in-arabia-and-beyond.html" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828461v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2719-1_12" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258357v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manqush" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994114v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866625v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Prieto" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Crist&#243;bal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974134v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chung-To" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295215v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850210v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mi Dauc&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736459v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkhatib-Alkontar" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Bano" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudrin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186755v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062149v2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simeon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670393v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julien Robin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581439v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829344v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boivin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423902v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831275v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00423980v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-crassard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2403-1894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117605565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=bUoVLzUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614105v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/30504880-12340041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc&#8217;h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec Drelon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shabo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02481-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tarawneh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A Makarewicz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02409-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guadagnini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105812" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-Azizeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joad.150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; H Hilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dinies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02234-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Al Hameli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian D&#8217;silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Haj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0326259" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291399v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcphillips" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chung-To" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.70003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vosges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12246" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04763715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309963" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04386852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guermont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104355" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04696031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372836v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01718-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372891v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias L&#243;pez Correa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mazzoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Negrino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.3043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277927" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03654116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; Hilbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guagnin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01559-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Boelke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103403" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamad Al Hameli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thorburn Cuttler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howell Roberts" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678382v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alsharekh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103165" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12215" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631104v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.2015017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Harrower" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smiti Nathan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana A. Dumitru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Lehner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Paulsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678384v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-022-09165-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonn&#233;ric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12196" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Al&#8208;duwaish" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12195" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100313v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Bortolini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12147" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Bretzke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; H. Hilbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100318v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer A Sahlah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed A Badaiwi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.81" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thorburn Howard Cuttler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulla Khalfan Al Kaabi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla El Faki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12148" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12138" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098519v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Mccorriston" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236314" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100325v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12151" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034651v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173243v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamandu Hilbert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin Wulf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0743-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994030v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey I Rose" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly I Usik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E Marks" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Musallam Ali Jaboob" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-019-00027-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968695v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.09.025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7BH1ZG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Hammad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829347v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Loreto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.047" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829333v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne M Geiling" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v3i2.1420" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829334v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.04.024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829322v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12065" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829330v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cremaschi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zerboni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Isola" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.12.058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829328v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829327v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Breeze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick A Drake" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw S. Groucutt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ash Parton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jennings" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.01.022" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993990v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Shipton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Omari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00049383" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829325v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829331v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom S White" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Clark-Balzan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.04.020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829329v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-014-9218-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829324v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12056" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.07.023" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828888v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Voogt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12040" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828913v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breeze" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Jennings" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2014.ART85" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828907v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Scott-Jackson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Scott-Jackson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Abdulla Al Naimi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tetlow" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839284v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218142v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828866v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Petraglia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069665" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Inizan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12020" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828579v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828602v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Drechsler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828586v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828833v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; Hieronymus Hilbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069221" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828795v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CA49B1C9FB3596A0272FCDDA4F4EDD7CAC895B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828787v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12021" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828870v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.12.012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993839v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828844v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian G Parker" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Roberts" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068061" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828879v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219422v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borgi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828571v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.03.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828536v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2012.03.008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828534v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacaze" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828557v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21419" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2330SCNH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828550v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Clarkson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049840" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828529v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.04.006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828516v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cleuziou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.01.016" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9TFBM4C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828499v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Biglari" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828467v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.05.003" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828476v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Martin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423887v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828453v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0471.2008.00311.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423893v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828444v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345095v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345099v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hitgen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828433v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345092v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arbach" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112176v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272105v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arbach" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828423v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oches" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Bin 'Aqil" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Espagne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345102v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Al-Aziz Bin Aqil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828411v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Harrower" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heyne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345127v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217877v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer-Herbet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietha Al-Amary" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345112v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828395v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828377v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601599v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564673v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564655v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866631v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866643v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pichon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio S&#225;nchez Priego" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reina" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra Carrio" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717602v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717608v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866594v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717635v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Chambraud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717601v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866576v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373696v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372869v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372815v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla Elfaki" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372826v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Magee" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03925630v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900990v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904007v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926123v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crassard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03925833v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368470v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarawneh" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901010v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990644v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829332v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Madi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmont Bichot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232850v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829336v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861786v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581158v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530614v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500027v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685561v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863463v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678378v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678375v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100418v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cefas/2493" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100299v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100311v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Walter" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100436v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cefas/2468" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100322v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100451v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cefas/2458" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100319v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Dye" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100429v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cefas/2491" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180021v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50748" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192800v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829339v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829353v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rougeulle Axelle" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828894v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-3934-5_10043-1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745489v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828525v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_19382/eraul-126" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828488v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/death-and-burial-in-arabia-and-beyond.html" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828461v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2719-1_12" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258357v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manqush" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866625v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Prieto" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Crist&#243;bal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994114v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974134v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chung-To" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295215v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850210v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mi Dauc&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736459v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkhatib-Alkontar" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Bano" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calou" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudrin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186755v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062149v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simeon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670393v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julien Robin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581439v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829344v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boivin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423902v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831275v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00423980v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>