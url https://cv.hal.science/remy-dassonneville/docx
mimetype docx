--- v0 (2026-03-31)
+++ v1 (2026-05-18)
@@ -92,2526 +92,2681 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-0362-8229</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> ResearcherID : </w:t>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">OIS-4504-2025</w:t>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=B-pg3-EAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ResearcherID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://www.researcherid.com/rid/OIS-4504-2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring electron spin dynamics in spin chains using defects as a quantum probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achuthan Manoj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Savoyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-70589-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483494v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation and mitigation of microwave echoes from dielectric defects in Josephson traveling wave amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Boselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Grebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (3), pp.034040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/4h9r-5hv8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propagating Quantum Microwaves: Towards Applications in Communication and Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Casariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Zambrini Cruzeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Gherardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasio Gonzalez-Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantum Sci.Technol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), pp.023001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2058-9565/acc4af⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmon-qubit readout using an in situ bifurcation amplification in the mesoscopic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Milchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Planat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (4), pp.044050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.044050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloaking a qubit in a cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristóbal Lledó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Moulinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Shillito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Commun.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42060-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demonstration of Quantum Advantage in Microwave Quantum Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réouven Assouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théau Peronnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-023-02113-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energetics of a Single Qubit Gate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Szombati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Maffei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Elouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reouven Assouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (11), pp.110601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.110601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissipative Stabilization of Squeezing Beyond 3 dB in a Microwave Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Assouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Peronnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Clerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRXQuantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.020323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.2.020323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photonic-Crystal Josephson Traveling-Wave Parametric Amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Planat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpit Ranadive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Puertas Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.021021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.021021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast High-Fidelity Quantum Nondemolition Qubit Readout via a Nonperturbative Cross-Kerr Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Milchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Planat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.011045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevx.10.011045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Number-Resolved Photocounter for Propagating Microwave Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réouven Assouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théau Peronnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.044022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of quantum many-body effects due to zero point fluctuations in superconducting circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Puertas-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Bharadwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovian Delaforce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.5259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13199-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A tunable Josephson platform to explore many-body quantum optics in circuit-QED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Puertas Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Planat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Quantum Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41534-018-0104-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the Saturation Power of Josephson Parametric Amplifiers Made from SQUID Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Planat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Puertas Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshad Foroughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.034014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.034014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication and Characterization of Aluminum SQUID Transmission Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Planat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Al-Tavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Puertas Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshad Foroughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (6), pp.064017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.12.064017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerr nonlinearity in a superconducting Josephson metamaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. Krupko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Weissl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Puertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (9), pp.094516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.094516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplifying microwave pulses with a single qubit engine fueled by quantum measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Elouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Assouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of Quantum advantage in microwave quantum radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Assouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Peronnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234711v1</w:t>
-              </w:r>
-[...2032 lines deleted...]
-                <w:t xml:space="preserve">hal-01984858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of operating a quantum system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristóbal Lledó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Moulinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2024023176A1. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2621,114 +2776,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qubit readouts using a transmon molecule in a 3D circuit quantum electrodynamics architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Condensed Matter [cond-mat]. Université Grenoble Alpes, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019GREAY003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02274266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2796,51 +2951,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23D36BA5"/>
+    <w:nsid w:val="B0F4569F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3027,51 +3182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-dassonneville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0362-8229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/OIS-4504-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345354v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dassonneville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Elouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cazali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Assouly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bienfait" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Assouly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dassonneville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peronnin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienfait" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Boselli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Grebel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Peugeot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4h9r-5hv8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dassonneville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ramos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Milchakov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Planat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044050" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Lled&#243;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moulinas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Cohen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Shillito" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42060-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Casariego" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zambrini Cruzeiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gherardini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasio Gonzalez-Raya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/acc4af" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ouven Assouly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;au Peronnin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bienfait" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02113-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Stevens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szombati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maffei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Elouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reouven Assouly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.110601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Clerk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.2.020323" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Planat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpit Ranadive" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Puertas Mart&#237;nez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;ger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.021021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.044022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milchakov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Planat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dumur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.10.011045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Puertas-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Bharadwaj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovian Delaforce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13199-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gheeraert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-018-0104-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Foroughi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Al-Tavil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.12.064017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Krupko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weissl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puertas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.094516" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04940042v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02274266v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAY003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-dassonneville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0362-8229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=B-pg3-EAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/OIS-4504-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483494v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Soriano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achuthan Manoj Kumar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Savoyant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dassonneville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70589-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Boselli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Grebel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Peugeot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dassonneville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4h9r-5hv8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Casariego" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zambrini Cruzeiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gherardini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasio Gonzalez-Raya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Andr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/acc4af" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dassonneville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ramos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Milchakov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Planat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044050" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Lled&#243;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moulinas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Cohen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Shillito" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42060-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ouven Assouly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;au Peronnin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bienfait" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02113-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775589v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Stevens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szombati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maffei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Elouard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reouven Assouly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.110601" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dassonneville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Assouly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peronnin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Clerk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienfait" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.2.020323" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Planat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpit Ranadive" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Puertas Mart&#237;nez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;ger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.021021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milchakov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Planat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dumur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.10.011045" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084905v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.044022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Puertas-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Bharadwaj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovian Delaforce" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13199-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gheeraert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-018-0104-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Foroughi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Al-Tavil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.12.064017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Krupko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weissl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puertas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.094516" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345354v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Elouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cazali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Assouly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bienfait" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04940042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02274266v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAY003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>