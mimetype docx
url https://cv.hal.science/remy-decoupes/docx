--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -190,347 +190,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptations of AI models for querying the LandMatrix database in natural language</w:t>
+                <w:t xml:space="preserve">Automating updates for scoping reviews on the environmental drivers of human and animal diseases: a comparative analysis of AI methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Ait Kbir</w:t>
+                <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bourgoin</w:t>
+                <w:t xml:space="preserve">Claudia Cataldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Decoupes</w:t>
+                <w:t xml:space="preserve">Luca Busani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gradeler</w:t>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.:152682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frai.2025.1526820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916419v1</w:t>
+                <w:t xml:space="preserve">hal-05106106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating updates for scoping reviews on the environmental drivers of human and animal diseases: a comparative analysis of AI methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adaptations of AI models for querying the LandMatrix database in natural language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Ait Kbir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+                <w:t xml:space="preserve">Marie Gradeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Extraction et Gestion des Connaissances, RNTI-E-41, pp.271-278</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106106v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of geographical distortions in language models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -577,77 +577,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoNLPlify: A spatial data augmentation enhancing text classification for crisis monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (2), pp.507-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -675,144 +675,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal disease surveillance: How to represent textual data for classifying epidemiological information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">SNEToolkit: Spatial named entities disambiguation toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrique Kafando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 216, pp.116467. </w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.101480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2023.105932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2023.101480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122054v1</w:t>
+                <w:t xml:space="preserve">hal-04195817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An annotated dataset for event-based surveillance of antimicrobial resistance</w:t>
               </w:r>
@@ -837,64 +837,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim van Bortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahdja Boudoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Busani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 46, </w:t>
@@ -930,226 +930,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNEToolkit: Spatial named entities disambiguation toolkit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Animal disease surveillance: How to represent textual data for classifying epidemiological information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Decoupes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrique Kafando</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Renaud Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23, pp.101480. </w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 216, pp.116467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2023.101480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2023.105932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195817v1</w:t>
+                <w:t xml:space="preserve">hal-04122054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial opinion mining from COVID-19 twitter data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehtab Alam Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Arsevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 116 (suppl.), pp.527-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1183,90 +1183,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-TFIDF: What makes areas specific over time in the massive flow of tweets related to the covid pandemic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE: GIScience Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (2), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1300,103 +1300,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITEXT-BIO: Intelligent Term EXTraction for BIOmedical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Information Science and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (1), pp.29. </w:t>
@@ -1434,90 +1434,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Data Lake for Smart Cities: From Design to Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE: GIScience Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1871,51 +1871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (2), pp.409-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2059,51 +2059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des déterminants impactant la qualité de l'information géographique chez les LLMs : famille, taille, langue, quantization et fine-tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2141,90 +2141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of geographical distortions in language models : a crucial step towards equitable representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2271,90 +2271,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TETIS @ Challenge TextMine 2024 : Reconnaissance d'entités géographiques dans un corpus des Instructions nautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehtab Alam Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2396,90 +2396,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TETIS @ Challenge TextMine 2024 : &amp;quot;Reconnaissance d'entités géographiques dans un corpus des Instructions nautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehtab Alam Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2521,77 +2521,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoNLPlify : Une augmentation spatiale de corpus liés aux crises pour des tâches de classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2616,77 +2616,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution de corpus thématique : Pour un meilleur suivi du territoire de la Métropole de Montpellier Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2737,90 +2737,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique des territoires : méta-données et lacs de données dédiés à l'information spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Dijon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2893,51 +2893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Tropospheric Profiling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, L'Aquila, Italy. pp.3249-3277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3160,51 +3160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3280,51 +3280,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'impact des data papers de l'UMR TETIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR TETIS, 500 rue Jean-François Breton, 34000 Montpellier. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3374,77 +3374,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical Biases in Large Language Models (LLMs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:9b8f72c24cae45eff32d021011e43e87b3830f30;origin=https://github.com/tetis-nlp/geographical-biases-in-llms;visit=swh:1:snp:ffd34afcb6c438b16420928d64cae833d78a3d9d;anchor=swh:1:rev:c9cac38e1eef85efd2f93873a97eea8a8b75f22d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3471,77 +3471,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoNLPlify</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:0c53e7da1e0956f023aee181508a4e8d8f2772b7;origin=https://github.com/remydecoupes/GeoNLPlify;visit=swh:1:snp:6a95eba9c395f36b7f8becb3d279890bbc837799;anchor=swh:1:rev:027579d87e580367a6ad649b46a4805a6c94c003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3568,90 +3568,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-TFIDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:47d28ebcde72f01b31f54b10e6c9128ec2f895ae;origin=https://gitlab.irstea.fr/remy.decoupes/covid19-tweets-mood-tetis;visit=swh:1:snp:5a6d62fa4abe8d87eb21c7606f23ceb538ce4613;anchor=swh:1:rev:bacde2411d8abeb8a9c826d47189bc1fe090738c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3768,51 +3768,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75DD2BCD"/>
+    <w:nsid w:val="68F8D3FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3999,51 +3999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-decoupes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0863-9581" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/decoupes_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Ait Kbir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gradeler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cataldo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2025.1526820" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06916-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-230040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122054v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.105932" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Ar&#305;n&#305;k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahdja Boudoua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrique Kafando" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101480" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehtab Alam Syed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.12.065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-2-2-2021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283040v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-021-00156-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-1-8-2020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Coussot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764568" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dionisi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porteneuve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-1425-2015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;chou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-409-2014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Decoupes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15425357" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78977-9_6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423449v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.INFORSID.1-16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Aliouat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zwqe-fx40" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692524v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ztym-j930" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428092v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982294v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9b8f72c24cae45eff32d021011e43e87b3830f30;origin=https://github.com/tetis-nlp/geographical-biases-in-llms;visit=swh:1:snp:ffd34afcb6c438b16420928d64cae833d78a3d9d;anchor=swh:1:rev:c9cac38e1eef85efd2f93873a97eea8a8b75f22d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0c53e7da1e0956f023aee181508a4e8d8f2772b7;origin=https://github.com/remydecoupes/GeoNLPlify;visit=swh:1:snp:6a95eba9c395f36b7f8becb3d279890bbc837799;anchor=swh:1:rev:027579d87e580367a6ad649b46a4805a6c94c003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:47d28ebcde72f01b31f54b10e6c9128ec2f895ae;origin=https://gitlab.irstea.fr/remy.decoupes/covid19-tweets-mood-tetis;visit=swh:1:snp:5a6d62fa4abe8d87eb21c7606f23ceb538ce4613;anchor=swh:1:rev:bacde2411d8abeb8a9c826d47189bc1fe090738c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-decoupes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0863-9581" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/decoupes_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106106v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cataldo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2025.1526820" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Ait Kbir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gradeler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06916-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-230040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrique Kafando" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101480" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Ar&#305;n&#305;k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahdja Boudoua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.105932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehtab Alam Syed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.12.065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-2-2-2021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283040v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-021-00156-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-1-8-2020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Coussot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764568" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dionisi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porteneuve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-1425-2015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;chou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-409-2014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Decoupes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15425357" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78977-9_6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423449v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.INFORSID.1-16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Aliouat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zwqe-fx40" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692524v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ztym-j930" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428092v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982294v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9b8f72c24cae45eff32d021011e43e87b3830f30;origin=https://github.com/tetis-nlp/geographical-biases-in-llms;visit=swh:1:snp:ffd34afcb6c438b16420928d64cae833d78a3d9d;anchor=swh:1:rev:c9cac38e1eef85efd2f93873a97eea8a8b75f22d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0c53e7da1e0956f023aee181508a4e8d8f2772b7;origin=https://github.com/remydecoupes/GeoNLPlify;visit=swh:1:snp:6a95eba9c395f36b7f8becb3d279890bbc837799;anchor=swh:1:rev:027579d87e580367a6ad649b46a4805a6c94c003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:47d28ebcde72f01b31f54b10e6c9128ec2f895ae;origin=https://gitlab.irstea.fr/remy.decoupes/covid19-tweets-mood-tetis;visit=swh:1:snp:5a6d62fa4abe8d87eb21c7606f23ceb538ce4613;anchor=swh:1:rev:bacde2411d8abeb8a9c826d47189bc1fe090738c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>