--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -675,282 +675,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNEToolkit: Spatial named entities disambiguation toolkit</w:t>
+                <w:t xml:space="preserve">An annotated dataset for event-based surveillance of antimicrobial resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrique Kafando</w:t>
+                <w:t xml:space="preserve">Nejat Arınık</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim van Bortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahdja Boudoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Busani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2023.101480⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195817v1</w:t>
+                <w:t xml:space="preserve">hal-03930045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An annotated dataset for event-based surveillance of antimicrobial resistance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SNEToolkit: Spatial named entities disambiguation toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahdja Boudoua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca Busani</w:t>
+                <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46, </w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.101480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2023.101480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03930045v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal disease surveillance: How to represent textual data for classifying epidemiological information</w:t>
               </w:r>
@@ -1196,51 +1196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-TFIDF: What makes areas specific over time in the massive flow of tweets related to the covid pandemic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,51 +1300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITEXT-BIO: Intelligent Term EXTraction for BIOmedical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1434,51 +1434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Data Lake for Smart Cities: From Design to Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2297,51 +2297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2422,51 +2422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,51 +2616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution de corpus thématique : Pour un meilleur suivi du territoire de la Métropole de Montpellier Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2737,51 +2737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique des territoires : méta-données et lacs de données dédiés à l'information spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3581,51 +3581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-TFIDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3768,51 +3768,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68F8D3FF"/>
+    <w:nsid w:val="F0941A49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3999,51 +3999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-decoupes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0863-9581" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/decoupes_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106106v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cataldo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2025.1526820" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Ait Kbir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gradeler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06916-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-230040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrique Kafando" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101480" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Ar&#305;n&#305;k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahdja Boudoua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.105932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehtab Alam Syed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.12.065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-2-2-2021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283040v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-021-00156-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-1-8-2020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Coussot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764568" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dionisi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porteneuve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-1425-2015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;chou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-409-2014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Decoupes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15425357" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78977-9_6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423449v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.INFORSID.1-16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Aliouat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zwqe-fx40" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692524v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ztym-j930" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428092v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982294v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9b8f72c24cae45eff32d021011e43e87b3830f30;origin=https://github.com/tetis-nlp/geographical-biases-in-llms;visit=swh:1:snp:ffd34afcb6c438b16420928d64cae833d78a3d9d;anchor=swh:1:rev:c9cac38e1eef85efd2f93873a97eea8a8b75f22d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0c53e7da1e0956f023aee181508a4e8d8f2772b7;origin=https://github.com/remydecoupes/GeoNLPlify;visit=swh:1:snp:6a95eba9c395f36b7f8becb3d279890bbc837799;anchor=swh:1:rev:027579d87e580367a6ad649b46a4805a6c94c003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:47d28ebcde72f01b31f54b10e6c9128ec2f895ae;origin=https://gitlab.irstea.fr/remy.decoupes/covid19-tweets-mood-tetis;visit=swh:1:snp:5a6d62fa4abe8d87eb21c7606f23ceb538ce4613;anchor=swh:1:rev:bacde2411d8abeb8a9c826d47189bc1fe090738c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-decoupes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0863-9581" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/decoupes_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106106v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cataldo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2025.1526820" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Ait Kbir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gradeler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06916-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-230040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Ar&#305;n&#305;k" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahdja Boudoua" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108870" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrique Kafando" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101480" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.105932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehtab Alam Syed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.12.065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-2-2-2021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283040v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-021-00156-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-1-8-2020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Coussot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764568" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dionisi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porteneuve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-1425-2015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;chou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-409-2014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Decoupes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15425357" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78977-9_6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423449v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.INFORSID.1-16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Aliouat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zwqe-fx40" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692524v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ztym-j930" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428092v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982294v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9b8f72c24cae45eff32d021011e43e87b3830f30;origin=https://github.com/tetis-nlp/geographical-biases-in-llms;visit=swh:1:snp:ffd34afcb6c438b16420928d64cae833d78a3d9d;anchor=swh:1:rev:c9cac38e1eef85efd2f93873a97eea8a8b75f22d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0c53e7da1e0956f023aee181508a4e8d8f2772b7;origin=https://github.com/remydecoupes/GeoNLPlify;visit=swh:1:snp:6a95eba9c395f36b7f8becb3d279890bbc837799;anchor=swh:1:rev:027579d87e580367a6ad649b46a4805a6c94c003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:47d28ebcde72f01b31f54b10e6c9128ec2f895ae;origin=https://gitlab.irstea.fr/remy.decoupes/covid19-tweets-mood-tetis;visit=swh:1:snp:5a6d62fa4abe8d87eb21c7606f23ceb538ce4613;anchor=swh:1:rev:bacde2411d8abeb8a9c826d47189bc1fe090738c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>