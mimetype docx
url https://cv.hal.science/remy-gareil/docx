--- v0 (2026-04-07)
+++ v1 (2026-04-30)
@@ -169,165 +169,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05000141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ʿUlūm naqliyya et ʿulūm ʿaqliyya dans la Bagdad abbasside : nouvelles perspectives sur les rapports entre philosophie et grammaire (Xe-XIe siècle)</w:t>
+                <w:t xml:space="preserve">Science de la langue et science politique : gouverner par la parole à l'époque bouyide (Xe - XIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gareil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherches en études arabes des Universités Lyon 2 et Lyon 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mustafa Alloush, Mar 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Relectures de l'héritage classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georgine Ayoub; Mathias Hoorelbeke, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05000083v1</w:t>
+                <w:t xml:space="preserve">halshs-03982562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science de la langue et science politique : gouverner par la parole à l'époque bouyide (Xe - XIe siècles)</w:t>
+                <w:t xml:space="preserve">ʿUlūm naqliyya et ʿulūm ʿaqliyya dans la Bagdad abbasside : nouvelles perspectives sur les rapports entre philosophie et grammaire (Xe-XIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gareil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relectures de l'héritage classique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Georgine Ayoub; Mathias Hoorelbeke, Feb 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherches en études arabes des Universités Lyon 2 et Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mustafa Alloush, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03982562v1</w:t>
+                <w:t xml:space="preserve">halshs-05000083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le califat à travers les sciences rationnelles (VIIIe-Xe siècle)</w:t>
               </w:r>
@@ -790,165 +790,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03961290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des savoirs &amp;quot;irakiens&amp;quot; ou &amp;quot;bagdadiens&amp;quot; ? Réflexions sur les représentations des sciences rationnelles au IVe/Xe siècle</w:t>
+                <w:t xml:space="preserve">Abbasid Caliphs and the Desire for Historical Knowledge (4th/10th century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gareil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Empire et provinces"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvie Denoix; Mathieu Tillier; Éric Vallet, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Arabic Pasts: Histories and Historiographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hugh Kennedy; James McDougall; Sarah Savant, Oct 2020, En ligne (Londres), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03961270v1</w:t>
+                <w:t xml:space="preserve">halshs-03961273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbasid Caliphs and the Desire for Historical Knowledge (4th/10th century)</w:t>
+                <w:t xml:space="preserve">Des savoirs &amp;quot;irakiens&amp;quot; ou &amp;quot;bagdadiens&amp;quot; ? Réflexions sur les représentations des sciences rationnelles au IVe/Xe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gareil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabic Pasts: Histories and Historiographies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hugh Kennedy; James McDougall; Sarah Savant, Oct 2020, En ligne (Londres), United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire "Empire et provinces"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Denoix; Mathieu Tillier; Éric Vallet, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03961273v1</w:t>
+                <w:t xml:space="preserve">halshs-03961270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interreligious Scholarly Collaboration in Ibn al-Nadīm's Fihrist</w:t>
               </w:r>
@@ -2262,51 +2262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gareil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000083v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982562v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961301v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961282v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.111105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.28696" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/medievalworlds_no17_2022s167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11576-2.p.0133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gareil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982562v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000083v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961301v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961282v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.111105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.28696" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/medievalworlds_no17_2022s167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11576-2.p.0133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>