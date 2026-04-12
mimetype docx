--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Gourdon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Production scientifique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy GOURDON is a full Professor at INSA (National Institute for Applied Sciences), Lyon, France. He was born in 1961 in Constantine (Algeria), and studied primary and secondary school in Nîmes, France. He moved to Lyon for higher education where he graduated his bachelor’s degree in biochemistry at the University Claude Bernard. Then, he graduated his master’s degree at INSA Lyon in 1984 with a master’s thesis on anaerobic digestion of pig manure, and his PhD in environmental sciences and engineering at INSA Lyon in 1987 on anaerobic biological treatment of landfill leachates.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He then worked as a post-doctoral fellow in the Biotechnology Laboratory of the New Jersey Institute of Technology (NJIT, Newark, NJ, USA), where he studied the biosorption of heavy metals by microbial cells. He joined INSA Lyon as a faculty member in 1990 where he became a full professor in 1999. There, he was successively appointed Director of the European undergraduate engineering department EURINSA from 1999 to 2003, and Coordinator of a master’s program on Industrial and Urban Environment from 2001 to 2005. He served as deputy director from 2003 to 2005 and director from 2005 to 2007 of the Laboratory of Environmental Analysis of Industrial Systems and Processes (LAEPSI). His laboratory merged in January 2007 with two other laboratories to create the Laboratory of Civil and Environmental Engineering (LGCIE), of which he was the deputy director until 2011. He was also the head of one of the 2 research groups of the lab, entitled “Waste, Waster, Environment & Pollutions”, until the end of year 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests cover the description of coupled biological / physical / chemical phenomena governing the fate of contaminants in solid waste, soils and sediments, and in the biological treatments of organic solid waste. He is currently involved in research dealing with constructed wetlands for domestic wastewater treatments. He is the author of more than 100 peer-reviewed publications and Chief Editor of the peer reviewed Journal “Déchets, Sciences et Techniques”. He teaches general chemistry and environmental sciences & engineering and is involved in scientific committees of a number of organizations and institutes. He is also regularly involved in scientific committees of international conferences, and serves as an expert for the evaluation of several programs in France and abroad.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of molybdenum immobilization mechanisms in naturally contaminated excavated rocks and soils stabilized with zero-valent iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brandely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.106433. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH control on organic and organo-mineral colloids carrying major and trace elements in leachates of wetland sludge deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 471, pp.144244. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.144244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04135724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive mill solid waste gasification in a pilot-scale downdraft gasifier with three-stage air supply: performance, mass-energy balance and fate of inorganic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tagutchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gaignaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 340, pp.127469. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.127469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Stabilization Used to Reduce Geogenic Selenium, Molybdenum, Sulfates and Fluorides Mobility in Rocks and Soils from the Parisian Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brandely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Blanck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (7), pp.78. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments9070078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic Diversity of Fungi and Bacteria in Azoé-NP® Vertical Flow Constructed Wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kharitonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shchegolkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saynchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.698. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14050698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Molybdenum and Antimony speciation in excavated rocks and soils from the Parisian basin using mineralogical and chemical analyses coupled to geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brandely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.105129. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal elements vaporization and phosphorus recovery during sewage sludge thermochemical treatment – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424, pp.127360. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewage sludge thermochemical treatment with MgCl2: Preparation conditions impact on trace metal elements vaporization and phosphorus recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.100652. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scp.2022.100652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pH on the release of colloidal and dissolved organic matter from Vertical Flow Constructed Wetland surface sludge deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 418, pp.129353. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.129353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03171594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analyses of three olive mill solid residues from different countries and processes for energy recovery by gasification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pietraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tagutchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.180-189. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.05.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of municipal biowaste categories for their capacity to be converted into a feedstock aqueous slurry to produce methane by anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morais de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borges de Castilhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 716, pp.137084. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French vertical flow treatment wetlands in a subtropical climate: Characterization of the organic deposit layer and comparison with systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Maria Trein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda de Moraes Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 742, pp.140608. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de grignons d’olives en vue d’une valorisation thermochimique par gazéification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pietraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tagutchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching behavior of major and trace elements from sludge deposits of a French vertical flow constructed wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 649, pp.544-553. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of abiotic degradation of photocrosslinked silicone acrylate coatings: the fate of the photoinitiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (15), pp.15324-15332. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04937-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative characterization of surface sludge deposits from fourteen French Vertical Flow Constructed Wetlands sewage treatment plants using biological, chemical and thermal indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Imig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 647, pp.464-473. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of selected municipal solid waste components to estimate their biodegradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 216, pp.4-12. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.04.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical indicators to characterize Particulate Organic Matter (POM) and its evolution in French Vertical Flow Constructed Wetlands (VFCWs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.801-813. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching and Biodegradation of Darocur 1173 used as a Photo-Initiator in the Production of Photocrosslinked Silicone Acrylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.244-253. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-017-0939-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-output model for the dynamic design of constructed wetlands treating combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.49-72. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of aggregation in surface sludge deposits from 14 full-scale French constructed wetlands using particle size distribution and dynamic vapor sorption analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (1), pp.79 - 90. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de paramètres opérationnels et des substances organiques dans la structure physique des dépôts de surface des filtres plantés de roseaux à écoulement vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Loupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N°77 - septembre 2018, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of constructed wetlands treating combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.261-267. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling hydraulics and nitrogen dynamics in constructed wetlands treating combined sewer overflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic digestion of lignocellulosic biomasses pretreated with Ceriporiopsis subvermispora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hiligsmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.154-162. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.01.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desenvolvimento de ferramenta para diagnóstico ambiental de lixões de resíduos sólidos urbanos no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiara Francisca Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Cunha Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Borges Castilhos Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engenharia Sanitaria e Ambiental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (6), pp.1233-1241. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s1413-41522017165817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of heterogeneous lithology in a glaciofluvial deposit on unsaturated preferential flow – a numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erij Ben Slimène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Šimůnek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology and Hydromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (3), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/johh-2017-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment of a vertical flow constructed wetland treating unsettled combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerodolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (11), pp.2586-2597. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Criteria Evaluation of End-of-Life Vehicles’ Dismantling Scenarios with Respect to Technical Performance and Sustainability Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HR Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources5040042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01414038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of constructed wetlands treating combined sewer overflow using HYDRUS/CW2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Langergraber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.340-347. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of design and operational parameters on ammonium removal by single-stage French vertical flow filters treating raw domestic wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Esser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Morvannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.516-523. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the potentialities to reduce greenhouse gases (GHG) emissions resulting from various treatments of municipal solid wastes (MSW) in moist tropical climates: Application to Yaounde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ngnikam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Tanawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Riedacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (6), pp.501-513. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242X0202000604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH and Eh effects on phosphorus fate in constructed wetland's sludge surface deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simidoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183, part 1, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.08.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of the Use of the Mass Transfer Parameters Obtained with 1D Column in 3D Systems during Soil Vapor Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Boudouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Esrael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Benadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142 (6), pp.04016018. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characterization and modeling of arsenic behavior in a highly contaminated mining soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bisone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-015-5203-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Biomethane Potential (BMP) Be Predicted from Other Variables Such As Biochemical Composition in Lignocellulosic Biomass and Related Organic Residues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioEnergy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.610 - 623. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12155-015-9701-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et modélisation de l’inhibition de la dégradation du propionate par les acides gras volatils en digestion anaérobie par voie sèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N°69 - Juin 2015, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry anaerobic digestion modelling: Parameter sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (2), pp.386 - 390. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.22089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis to Correlate Bio-physical and Chemical Characteristics of Organic Wastes and Digestates to Their Anaerobic Biodegradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gonzalez-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (5), pp.759 - 769. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-015-9411-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the water saturation level on phosphorus retention and treatment performances of vertical flow constructed wetland combined with trickling filter and FeCl3 injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.09.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Aging on Phosphorus Speciation in Surface Deposit of a Vertical Flow Constructed Wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (8), pp.4903-4910. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es506164v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale study of vertical flow constructed wetland combined with trickling filter and ferric chloride coagulation: influence of irregular operational conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (7), pp.1088-1096. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2015.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Water Infiltration and Solute Transfer in a Heterogeneous Vadose Zone as a Function of Entering Flow Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erij Ben Slimène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resource and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 07 (13), pp.1017-1028. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jwarp.2015.713083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the correlations between biodegradability of lignocellulosic feedstocks in anaerobic digestion process and their biochemical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.534 - 543. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2015.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des coques d’anacarde par pyrolyse au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Godjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tagutchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N°70 - novembre 2015, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale study of vertical flow constructed wetland combined with trickling filter and ferric chloride coagulation: influence of irregular operational conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grecia Olvera Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (7), pp.1088-1096. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2015.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-compostage de résidus solides de toilettes sèches mobiles en présence de déchets verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Koanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bévalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N°68 - Novembre 2014, pp.40-53. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la température sur la méthanisation de boues primaires d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choo-Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fisgativa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N°66 - mars 2014, pp.32-37. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du potentiel biométhanogène de biomasses lignocellulosiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N°67 - Juin 2014, pp.36-49. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of partially saturated vertical-flow constructed wetland with trickling filter and chemical precipitation for domestic and winery wastewaters treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.41-47. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical–chemical characterization of sludge and granular materials from a vertical flow constructed wetland for municipal wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (10), pp.2257-2263. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du pH sur la libération du phosphore accumulé dans les boues de surface d'un filtre planté de roseaux recevant des eaux usées traitées avec du FeCl3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N°65 - Novembre 2013, pp.4-11. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955995v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid mixing and solid segregation in high-solid anaerobic digesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Garcia-Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 147, pp.387 - 394. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2013.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of the level of deconstruction on material reuse, recycling and recovery from end-of life vehicles: an industrial-scale experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.118-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-chemical characterization of sludge and granular materials from a vertical flow constructed wetland for municipal wastewater treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (10), pp.2257-63. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of diffusion coefficients in dry anaerobic digestion media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89, pp.115-119. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and technical assessments of the potential utilization of sewage sludge ashes (SSAs) as secondary raw materials in construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maozhe Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (5), pp.1268-1275. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study of Yaoundé (Cameroon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ngnikam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Tanawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3-4), pp.479-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts environnementaux d’un centre de stockage de déchets ménagers en activité sur la base de la caractérisation des flux de matière entrants et sortants : Application au site de Nkolfoulou, Yaoundé, Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ngnikam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Zahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno K Djeutcheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N°61 - Juin 2012, pp.18-29. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'incidence du niveau de démantèlement sur le taux de valorisation avant broyage des véhicules hors d'usage (VHU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N°61 - Juin 2012, pp.30-48. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel de valorisation par digestion anaérobie des gisements de déchets organiques d’origine agricole et assimilés en Haïti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, N°60 - Juin 2011, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the VOC emissions from a municipal solid waste storage pilot-scale cell: Comparison with biogases from municipal waste landfill site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Araujos Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Chovelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (11), pp.2294-2301. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2011.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effectiveness of an industrial unit of mechanical–biological treatment of municipal solid waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Araújo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 175 (1-3), pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale anaerobic digestion of screenings from wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (23), pp.9006-9011. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2010.06.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of leachate injection modes on municipal solid waste degradation in anaerobic bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdelhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (14), pp.5206-5212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des refus de dégrillage. Retour d'expérience d'un plan d'échantillonnage à la station d'épuration de Givors (Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobic microbial activity in fresh and aged bottom ashes from municipal solid waste incineration (MSWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (6), pp.739-746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of screenings from three municipal wastewater treatment plants in the Region Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.378-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osnick Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Metivier-Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330903139520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of screenings from three municipal wastewater treatment plants in the Region Rhone-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.525-531. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2009.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osnick Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier‐pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osnick Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Metivier-Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330903139520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aging on the extractability of naphthalene and phenanthrene from Mediterranean soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 146 (1-2), pp.378-384. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr(VI) reduction into Cr(III) as a mechanism to explain the low sensitivity of Vibrio fischeri bioassay to detect chromium pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fulladosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Villaescusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (4), pp.644-650. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.01.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the multi-compound non equilibrium dissolution behaviour of a coal tar containing PAHs and phenols into water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tiruta-Barna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132(2-3), pp.277-286. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2005.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation of arsenic from a mining soil in batch slurry experiments under bio-oxidative conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.1240-1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of experimentally induced reducing conditions on the mobility of arsenic from a mining soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (1-2), pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofiltration onto pine bark for the treatment of water contaminated with atrazine: influence of sorbent on Pseudomonas sp. strain adp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2), pp.317-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofiltration onto pine bark for the treatment of water contaminated with atrazine: influence of sorbent on Pseudomonas sp. strain adp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2), pp.317-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of indigenous bacterial activity on arsenic mobilization under anaerobic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (2), pp.221-226. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2004.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches du bilan hydrique de deux centres de stockage des déchets ménagers dans les pays en développement : cas de Go Cat (Vietnam) et Essaouira (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Zahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Revin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N°39 - 3ème Trimestre 2005, pp.32-35. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment as a tool for controlling the development of technical activities: application to the remediation of a site contaminated by sulfur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Métivier-Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (3-4), pp.613-627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of supernatants of pure cultures of Streptomyces thermocarboxydus NH50 to reduce chromium toxicity and mobility in contaminated soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution: Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (3), pp.153-160. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1023965314747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet «MGD Infiltration» : Maîtrise et gestion durable des ouvrages d'infiltration des eaux pluviales en milieu urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00159123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet « MGD Infiltration ». Maîtrise et gestion durable des ouvrages d'infiltration des eaux pluviales en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12795119.2003.9692449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the potentialities to reduce greenhouse gases (GHG) emissions resulting from various treatments of municipal solid wastes (MSW) in moist tropical climates: Application to Yaounde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ngnikam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Tanawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (6), pp.501-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microbial activity on the mobility of chromium in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (2), pp.195-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison environnementale des systèmes de gestion des déchets solides municipaux. Analyse de cas de Yaoundé au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ngnikam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Tanawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, N°21 - 1er trimestre 2001, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of bioassays and microbial activity measurements for the evaluation of hydrocarbon-contaminated soils quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Brohon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (7-8), pp.883-891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du terme source des déchets en scénarios de stockage ou de valorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaques Mehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Barna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil microbial activity level on the determination of contaminated soil toxicity using Lumistox and MetPlate bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Brohon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (6), pp.853-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the presence of PAHs and coal tar on naphthalene sorption in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Barna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borhane Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 46 (1-2), pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term behaviour of baled household waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Robles-Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 72 (2), pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase partition of organic pollutants between coal tar and water under variable experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34 (14), pp.3551-3560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of baling on the behaviour of domestic wastes: laboratory study on the role of pH in biodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Robles-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 69 (1), pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaporation d'une substance organique dans un milieu poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelgani Roukbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moszkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 327 (4), pp.371-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of soils through microbial activities measurements influence of the storage period on int-reductase, phosphatase and respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Brohon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (9), pp.1973-1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic model of elemental sulfur oxidation by Thiobacillus thiooxidans in batch slurry reactors: Effects of surface characteristics and suspended solid concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Funtowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (4), pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVESTIGATION OF NAPHTHALENE SORPTION IN SOILS AND SOIL FRACTIONS USING BATCH AND COLUMN ASSAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Barna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borhane Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (12), pp.2383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of hydrocarbon mobility in soil-water and soil-supercritical carbon dioxide systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53 (4), pp.639-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’évolution d'ordures ménagères en conditions simulées de mise en balles enrubannées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Robles Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, N°5 - 1er Trimestre 1997, pp.38-45. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafiltration for the Removal of Cadmium in Waste Streams from Industrial Waste Incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32 (9), pp.1615-1628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodétérioration microbienne des déchets : définitions, principes et méthodes d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, N°1 - 1er Trimestre 1996, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a countercurrent biosorption system for the removal of lead and copper from aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Funtowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (4), pp.333-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodégradation anaérobie de l'acide crotonique par une biomasse bactérienne spécialisée dans la dégradation de l'acide butyrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martel-Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Veron English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5, pp.48-53. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/705122ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a protocol for kinetic study of VFA removal under simulated conditions of landfill leachate treatment on anaerobic filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martel-Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 26 (7), pp.927-935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of cadmium uptake by free and immobilized cells from activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhangi Bhende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Sofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Health Part A: Environmental Science and Engineering and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 25 (8), pp.1019-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cadmium biosorption by Gram-positive and Gram-negative bacteria from activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhangi Bhende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Sofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 12 (11), pp.839-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of cadmium uptake by activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhangi Bhende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Sofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 34 (2), pp.274-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of acetate, propionate and butyrate removal in the treatment of a semi-synthetic landfill leachate on anaerobic filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 33 (9), pp.1167-1181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation of the organic matter of a landfill leachate before and after aerobic or anaerobic biological treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 23 (2), pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane recovery by anaerobic digestion of cellulosic materials available in Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Y. Mahamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vermande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Wastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 30 (3), pp.181-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Butyrate catabolism in the treatment of a semi-synthetic landfill leachate on anaerobic filter under sequential feeding conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vermande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 15, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-4565(88)90118-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of propionic acid concentration on anaerobic digestion of pig manure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vermande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 13, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-4565(87)90067-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions of the successive stages of vertical flow treatment wetlands based on biotic and abiotic solid/liquid interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETPOL 2023, 10th edition of the International Symposium on Wetland Pollutant Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghent University, Sep 2023, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles fonctions pour les milieux poreux constitutifs des filtres plantés de roseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE 2022 : 14ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS EAU TOULOUSE, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14N/15N isotopic distribution and nitrification / denitrification microbial potentials to investigate nitrogen dynamics in filter media of vertical flow treatment wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 17th International Conference on Wetland Systems for Water Pollution Control (ICWS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France. pp.187-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What degree of complexity to model the release of metals from solid deposits from water treatment nature-based solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2022.11301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03884622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time BOD monitoring of treatment wetland combined with tricking filter using microbial biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Boku, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chlorination during sewage sludge thermochemical treatment: phosphorus recovery and trace metal elements vaporization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVALUER ET GERER LES IMPACTS SANITAIRES ET ENVIRONNEMENTAUX ASSOCIES A L'ECONOMIE CIRCULAIRE POUR GARANTIR SA DURABILITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99e congrès de l’ASTEE – Focus 2020 : « Eau-Déchets et Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du carbone organique dans le cycle de l’azote: application aux filtres plantés de roseaux à écoulement vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99e congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pH on the formation of organic colloïds and the associated release of various elements from surface sludge deposits of vertical flow constructed wetlands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2020: Sharing Geoscience Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ageing on the leaching behavior of a calcareous sample excavated from Grand Paris Express construction sites and naturally contaminated in Molybdenum and Selenium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brandely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangi Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-17973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of nutrients removals performance of different types of French vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IWA international conference on Diffuse Pollution and Eutrophication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface sludge deposits layer: a key component in French vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in nitrogen removal in french vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETPOL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of nitrification/denitrification phases in constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on the ecological LID design factors with pollutant removal mechanisms considering microorganism and plants, PHC STAR 2019, INSA Lyon – Kongju University joint seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban bio-waste valorization – resource evaluation and characterization for energy recovery by anaerobic digestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joacio Morais de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HERAKLION 2019. 7th International Conference on Sustainable Solid Waste Management.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of phosphorus retention in surface sludge layer of french vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Water, Energy and Environment-Supported</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetlands management: learning from nature to develop nature-based, multi-function, environmentally-friendly ecotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Water, Energy and Environment-Supported</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupérer les ressources de l'eau par traitement par filtres plantés de roseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODEGEPRA - SFGP Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of pollutants partition between soluble and particulate organic matter in French Vertical Flow Constructed Wetlands sludge deposits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMARE 2019 : International conference on Applications of Multi-scale Approaches in Environmental chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of analytical indicators to evaluate the quality of surface sludge deposits in vertical flow constructed wetlands treating wastewaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianguo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical characterization of olive oil solid residues for their potential use as a gasification fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pietraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (Waste Eng)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.560-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géochimique d’un dépôt organique : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG4 (4ème Réunion des Géochimistes Organiciens Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisaton géochimique du comportement à la lixiviation des boues de filtres plantés de roseaux – une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘La matière organique dans tous ses états' 4ème séminaire organisé par le Réseau Matières Organiques (ResMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling of a sludge deposit: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IWA International Conference on Wetland Systems for Water Pollution Control (ICWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière organique particulaire : un indicateur de l’état des dépôts de surface des filtres plantés de roseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘La matière organique dans tous ses états' 4ème séminaire organisé par le Réseau Matières Organiques (ResMO2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3 olive oil residues for fuelling a gasifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pietraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international symposium on energy from biomass and waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de formation sur les sites et sols pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échange IDfriches, Région AURA, Axelera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical-flow constructed wetland to treat raw wastewater: the French system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Colombian conference on Urban Water Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrology and NH4-N removal in a CW treating combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.811-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural chabazite as filtration medium for ammonium removal optimization in vertical flow filters: a column experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P.L. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.699-714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design optimization modelling tool for CSO CWs. Iterative shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.792-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium Removal by Vertical Flow Filter using Zeolite as filtration medium: a study of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.715-716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far can we go in using solid waste as alternative resources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on waste management &amp; technology, 21-24 octobre 2016, Pékin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic design tool for CWs treating combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.790-791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling hydraulics and nitrogen dynamics in full-scale CSO CWs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.771-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Municipal Solid Waste to estimate biodegradability for mechanical biological pretreatment and landfilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Int. Conference on Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demolition waste and circular economy. Round table,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec international fair on ecotechnologies, Dec 1st, 2016, Lyon, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent does the sludge deposit layer characteristics influence the performance of VFCW? Phosphorus retention as an illustrative example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Wetland Pollutant Dynamics and Control Annual Conference of the Constructed Wetland Association (WETPOL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of phosphorus in the surface sludge deposit of a vertical flow constructed wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Meeting on Environmental Chemistry (EMEC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational fractionation of arsenic in a mining soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd World Mining Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale experimental study of phosphorus retention in deposit layer of partially saturated vertical flow constructed wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the deposit layer of a partially saturated VFCW and influence of pH and redox on phosphorus release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simidoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes voies de valorisation ou d'élimination des refus de dégrillage des stations d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Poitiers, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic Digestion of Screenings from Wastewater Treatment Plants: Pilot-scale Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWA/APESB World Congress 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lisbon, Portugal. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle histoire nous raconte la matière organique particulaire des dépôts de surface des filtres plantés de roseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Potreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de modélisation pour le comportement à la lixiviation d’une matrice anthropique en contact avec l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la mobilité et de la spéciation des éléments majeurs et traces métalliques au sein d’une matrice anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de lixiviation du dépôt d’un lit planté de roseaux selon différentes conditions de pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la section Rhône-Alpes de la société chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation géochimique comme outil d’aide à la décision pour les gestionnaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association scientifique et technique pour l'eau et l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupérer les ressources de l'eau par traitement par filtres plantés de roseaux : Du déchet à la ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of trace metals leaching behaviour in sludge deposits with high organic contents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Clermont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of trace metals behaviour capacity into a high organic sludge deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filtres plantés de roseaux : une filière durable pour l'épuration des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSA Campus Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Anaerobic Digestion of Biosorption i.e. A Sludge, Conventional Primary Sludge and Conventional Mixed Sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Choo-Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress on Anaerobic Digestion AD-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse des stratégies en faveur de la biodiversité. Analyse de la capacité à initier un changement transformateur. Application à la troisième stratégie nationale pour la biodiversité (SNB3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Léandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRB, pp.152, 2023, 979-10-91015-64-6 ; 979-10-91015-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés de traitement aérobie dans la filière TMB (Traitements Mécano-Biologiques) - Production de composts, stabilisation avant stockage ultime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compostage et Composts. Avancées scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, https://www.lavoisier.fr/livre/environnement/compostage-et-composts/de-guardia/descriptif-9782743023591, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°83 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°79 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Kacem-Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°81 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°82 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°80 spécial Congrès Sites et Sols, Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°76 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°78 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°73 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.1. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°75 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.1. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°74 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.1. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°72 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°71 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°69 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.1. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°67 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.3. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°66 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.3. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°65 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.3. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°64 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Benzaazoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.3. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°63 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.3. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId539"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Gourdon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Production scientifique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy GOURDON is a full Professor at INSA (National Institute for Applied Sciences), Lyon, France. He was born in 1961 in Constantine (Algeria), and studied primary and secondary school in Nîmes, France. He moved to Lyon for higher education where he graduated his bachelor’s degree in biochemistry at the University Claude Bernard. Then, he graduated his master’s degree at INSA Lyon in 1984 with a master’s thesis on anaerobic digestion of pig manure, and his PhD in environmental sciences and engineering at INSA Lyon in 1987 on anaerobic biological treatment of landfill leachates.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He then worked as a post-doctoral fellow in the Biotechnology Laboratory of the New Jersey Institute of Technology (NJIT, Newark, NJ, USA), where he studied the biosorption of heavy metals by microbial cells. He joined INSA Lyon as a faculty member in 1990 where he became a full professor in 1999. There, he was successively appointed Director of the European undergraduate engineering department EURINSA from 1999 to 2003, and Coordinator of a master’s program on Industrial and Urban Environment from 2001 to 2005. He served as deputy director from 2003 to 2005 and director from 2005 to 2007 of the Laboratory of Environmental Analysis of Industrial Systems and Processes (LAEPSI). His laboratory merged in January 2007 with two other laboratories to create the Laboratory of Civil and Environmental Engineering (LGCIE), of which he was the deputy director until 2011. He was also the head of one of the 2 research groups of the lab, entitled “Waste, Waster, Environment & Pollutions”, until the end of year 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests cover the description of coupled biological / physical / chemical phenomena governing the fate of contaminants in solid waste, soils and sediments, and in the biological treatments of organic solid waste. He is currently involved in research dealing with constructed wetlands for domestic wastewater treatments. He is the author of more than 100 peer-reviewed publications and Chief Editor of the peer reviewed Journal “Déchets, Sciences et Techniques”. He teaches general chemistry and environmental sciences & engineering and is involved in scientific committees of a number of organizations and institutes. He is also regularly involved in scientific committees of international conferences, and serves as an expert for the evaluation of several programs in France and abroad.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of molybdenum immobilization mechanisms in naturally contaminated excavated rocks and soils stabilized with zero-valent iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brandely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.106433. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH control on organic and organo-mineral colloids carrying major and trace elements in leachates of wetland sludge deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 471, pp.144244. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.144244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04135724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive mill solid waste gasification in a pilot-scale downdraft gasifier with three-stage air supply: performance, mass-energy balance and fate of inorganic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tagutchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gaignaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 340, pp.127469. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.127469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Stabilization Used to Reduce Geogenic Selenium, Molybdenum, Sulfates and Fluorides Mobility in Rocks and Soils from the Parisian Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brandely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Blanck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (7), pp.78. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments9070078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic Diversity of Fungi and Bacteria in Azoé-NP® Vertical Flow Constructed Wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kharitonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shchegolkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saynchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.698. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14050698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewage sludge thermochemical treatment with MgCl2: Preparation conditions impact on trace metal elements vaporization and phosphorus recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.100652. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scp.2022.100652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Molybdenum and Antimony speciation in excavated rocks and soils from the Parisian basin using mineralogical and chemical analyses coupled to geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brandely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.105129. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal elements vaporization and phosphorus recovery during sewage sludge thermochemical treatment – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424, pp.127360. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pH on the release of colloidal and dissolved organic matter from Vertical Flow Constructed Wetland surface sludge deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 418, pp.129353. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.129353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03171594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analyses of three olive mill solid residues from different countries and processes for energy recovery by gasification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pietraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tagutchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.180-189. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.05.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of municipal biowaste categories for their capacity to be converted into a feedstock aqueous slurry to produce methane by anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morais de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borges de Castilhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 716, pp.137084. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French vertical flow treatment wetlands in a subtropical climate: Characterization of the organic deposit layer and comparison with systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Maria Trein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda de Moraes Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 742, pp.140608. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de grignons d’olives en vue d’une valorisation thermochimique par gazéification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pietraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tagutchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching behavior of major and trace elements from sludge deposits of a French vertical flow constructed wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 649, pp.544-553. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of abiotic degradation of photocrosslinked silicone acrylate coatings: the fate of the photoinitiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (15), pp.15324-15332. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04937-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative characterization of surface sludge deposits from fourteen French Vertical Flow Constructed Wetlands sewage treatment plants using biological, chemical and thermal indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Imig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 647, pp.464-473. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of selected municipal solid waste components to estimate their biodegradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 216, pp.4-12. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.04.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching and Biodegradation of Darocur 1173 used as a Photo-Initiator in the Production of Photocrosslinked Silicone Acrylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.244-253. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-017-0939-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical indicators to characterize Particulate Organic Matter (POM) and its evolution in French Vertical Flow Constructed Wetlands (VFCWs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.801-813. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-output model for the dynamic design of constructed wetlands treating combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.49-72. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of aggregation in surface sludge deposits from 14 full-scale French constructed wetlands using particle size distribution and dynamic vapor sorption analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (1), pp.79 - 90. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de paramètres opérationnels et des substances organiques dans la structure physique des dépôts de surface des filtres plantés de roseaux à écoulement vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Loupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N°77 - septembre 2018, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of constructed wetlands treating combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.261-267. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling hydraulics and nitrogen dynamics in constructed wetlands treating combined sewer overflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic digestion of lignocellulosic biomasses pretreated with Ceriporiopsis subvermispora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hiligsmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.154-162. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.01.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desenvolvimento de ferramenta para diagnóstico ambiental de lixões de resíduos sólidos urbanos no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiara Francisca Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Cunha Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Borges Castilhos Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engenharia Sanitaria e Ambiental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (6), pp.1233-1241. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s1413-41522017165817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of heterogeneous lithology in a glaciofluvial deposit on unsaturated preferential flow – a numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erij Ben Slimène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Šimůnek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology and Hydromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (3), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/johh-2017-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment of a vertical flow constructed wetland treating unsettled combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerodolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (11), pp.2586-2597. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Criteria Evaluation of End-of-Life Vehicles’ Dismantling Scenarios with Respect to Technical Performance and Sustainability Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HR Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources5040042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01414038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of design and operational parameters on ammonium removal by single-stage French vertical flow filters treating raw domestic wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Esser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Morvannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.516-523. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the potentialities to reduce greenhouse gases (GHG) emissions resulting from various treatments of municipal solid wastes (MSW) in moist tropical climates: Application to Yaounde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ngnikam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Tanawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Riedacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (6), pp.501-513. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242X0202000604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH and Eh effects on phosphorus fate in constructed wetland's sludge surface deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simidoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183, part 1, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.08.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of the Use of the Mass Transfer Parameters Obtained with 1D Column in 3D Systems during Soil Vapor Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Boudouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Esrael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Benadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142 (6), pp.04016018. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of constructed wetlands treating combined sewer overflow using HYDRUS/CW2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Langergraber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.340-347. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characterization and modeling of arsenic behavior in a highly contaminated mining soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bisone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-015-5203-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Biomethane Potential (BMP) Be Predicted from Other Variables Such As Biochemical Composition in Lignocellulosic Biomass and Related Organic Residues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioEnergy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.610 - 623. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12155-015-9701-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et modélisation de l’inhibition de la dégradation du propionate par les acides gras volatils en digestion anaérobie par voie sèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N°69 - Juin 2015, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis to Correlate Bio-physical and Chemical Characteristics of Organic Wastes and Digestates to Their Anaerobic Biodegradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gonzalez-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (5), pp.759 - 769. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-015-9411-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the water saturation level on phosphorus retention and treatment performances of vertical flow constructed wetland combined with trickling filter and FeCl3 injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.09.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry anaerobic digestion modelling: Parameter sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (2), pp.386 - 390. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.22089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Aging on Phosphorus Speciation in Surface Deposit of a Vertical Flow Constructed Wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (8), pp.4903-4910. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es506164v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale study of vertical flow constructed wetland combined with trickling filter and ferric chloride coagulation: influence of irregular operational conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (7), pp.1088-1096. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2015.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Water Infiltration and Solute Transfer in a Heterogeneous Vadose Zone as a Function of Entering Flow Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erij Ben Slimène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resource and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 07 (13), pp.1017-1028. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jwarp.2015.713083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the correlations between biodegradability of lignocellulosic feedstocks in anaerobic digestion process and their biochemical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.534 - 543. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2015.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des coques d’anacarde par pyrolyse au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Godjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tagutchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N°70 - novembre 2015, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale study of vertical flow constructed wetland combined with trickling filter and ferric chloride coagulation: influence of irregular operational conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grecia Olvera Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (7), pp.1088-1096. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2015.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-compostage de résidus solides de toilettes sèches mobiles en présence de déchets verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Koanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bévalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N°68 - Novembre 2014, pp.40-53. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du potentiel biométhanogène de biomasses lignocellulosiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N°67 - Juin 2014, pp.36-49. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la température sur la méthanisation de boues primaires d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choo-Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fisgativa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N°66 - mars 2014, pp.32-37. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of partially saturated vertical-flow constructed wetland with trickling filter and chemical precipitation for domestic and winery wastewaters treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.41-47. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical–chemical characterization of sludge and granular materials from a vertical flow constructed wetland for municipal wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (10), pp.2257-2263. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du pH sur la libération du phosphore accumulé dans les boues de surface d'un filtre planté de roseaux recevant des eaux usées traitées avec du FeCl3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N°65 - Novembre 2013, pp.4-11. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955995v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of the level of deconstruction on material reuse, recycling and recovery from end-of life vehicles: an industrial-scale experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.118-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-chemical characterization of sludge and granular materials from a vertical flow constructed wetland for municipal wastewater treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (10), pp.2257-63. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid mixing and solid segregation in high-solid anaerobic digesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Garcia-Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 147, pp.387 - 394. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2013.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of diffusion coefficients in dry anaerobic digestion media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89, pp.115-119. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and technical assessments of the potential utilization of sewage sludge ashes (SSAs) as secondary raw materials in construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maozhe Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (5), pp.1268-1275. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts environnementaux d’un centre de stockage de déchets ménagers en activité sur la base de la caractérisation des flux de matière entrants et sortants : Application au site de Nkolfoulou, Yaoundé, Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ngnikam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Zahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno K Djeutcheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N°61 - Juin 2012, pp.18-29. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'incidence du niveau de démantèlement sur le taux de valorisation avant broyage des véhicules hors d'usage (VHU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N°61 - Juin 2012, pp.30-48. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study of Yaoundé (Cameroon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ngnikam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Tanawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3-4), pp.479-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the VOC emissions from a municipal solid waste storage pilot-scale cell: Comparison with biogases from municipal waste landfill site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Araujos Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Chovelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (11), pp.2294-2301. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2011.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel de valorisation par digestion anaérobie des gisements de déchets organiques d’origine agricole et assimilés en Haïti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, N°60 - Juin 2011, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale anaerobic digestion of screenings from wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (23), pp.9006-9011. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2010.06.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of leachate injection modes on municipal solid waste degradation in anaerobic bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdelhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (14), pp.5206-5212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des refus de dégrillage. Retour d'expérience d'un plan d'échantillonnage à la station d'épuration de Givors (Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effectiveness of an industrial unit of mechanical–biological treatment of municipal solid waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Araújo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 175 (1-3), pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobic microbial activity in fresh and aged bottom ashes from municipal solid waste incineration (MSWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (6), pp.739-746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osnick Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Metivier-Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330903139520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of screenings from three municipal wastewater treatment plants in the Region Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.378-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of screenings from three municipal wastewater treatment plants in the Region Rhone-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.525-531. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2009.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osnick Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier‐pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osnick Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Metivier-Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330903139520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aging on the extractability of naphthalene and phenanthrene from Mediterranean soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 146 (1-2), pp.378-384. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr(VI) reduction into Cr(III) as a mechanism to explain the low sensitivity of Vibrio fischeri bioassay to detect chromium pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fulladosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Villaescusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (4), pp.644-650. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.01.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the multi-compound non equilibrium dissolution behaviour of a coal tar containing PAHs and phenols into water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tiruta-Barna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132(2-3), pp.277-286. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2005.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation of arsenic from a mining soil in batch slurry experiments under bio-oxidative conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.1240-1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of experimentally induced reducing conditions on the mobility of arsenic from a mining soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (1-2), pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofiltration onto pine bark for the treatment of water contaminated with atrazine: influence of sorbent on Pseudomonas sp. strain adp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2), pp.317-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofiltration onto pine bark for the treatment of water contaminated with atrazine: influence of sorbent on Pseudomonas sp. strain adp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2), pp.317-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of indigenous bacterial activity on arsenic mobilization under anaerobic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (2), pp.221-226. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2004.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches du bilan hydrique de deux centres de stockage des déchets ménagers dans les pays en développement : cas de Go Cat (Vietnam) et Essaouira (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Zahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Revin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N°39 - 3ème Trimestre 2005, pp.32-35. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment as a tool for controlling the development of technical activities: application to the remediation of a site contaminated by sulfur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Métivier-Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (3-4), pp.613-627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of supernatants of pure cultures of Streptomyces thermocarboxydus NH50 to reduce chromium toxicity and mobility in contaminated soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution: Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (3), pp.153-160. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1023965314747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet «MGD Infiltration» : Maîtrise et gestion durable des ouvrages d'infiltration des eaux pluviales en milieu urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00159123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet « MGD Infiltration ». Maîtrise et gestion durable des ouvrages d'infiltration des eaux pluviales en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12795119.2003.9692449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the potentialities to reduce greenhouse gases (GHG) emissions resulting from various treatments of municipal solid wastes (MSW) in moist tropical climates: Application to Yaounde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ngnikam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Tanawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (6), pp.501-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microbial activity on the mobility of chromium in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (2), pp.195-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison environnementale des systèmes de gestion des déchets solides municipaux. Analyse de cas de Yaoundé au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ngnikam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Tanawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, N°21 - 1er trimestre 2001, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of bioassays and microbial activity measurements for the evaluation of hydrocarbon-contaminated soils quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Brohon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (7-8), pp.883-891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du terme source des déchets en scénarios de stockage ou de valorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaques Mehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Barna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil microbial activity level on the determination of contaminated soil toxicity using Lumistox and MetPlate bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Brohon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (6), pp.853-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term behaviour of baled household waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Robles-Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 72 (2), pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the presence of PAHs and coal tar on naphthalene sorption in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Barna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borhane Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 46 (1-2), pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase partition of organic pollutants between coal tar and water under variable experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34 (14), pp.3551-3560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of baling on the behaviour of domestic wastes: laboratory study on the role of pH in biodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Robles-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 69 (1), pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaporation d'une substance organique dans un milieu poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelgani Roukbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moszkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 327 (4), pp.371-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of soils through microbial activities measurements influence of the storage period on int-reductase, phosphatase and respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Brohon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (9), pp.1973-1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic model of elemental sulfur oxidation by Thiobacillus thiooxidans in batch slurry reactors: Effects of surface characteristics and suspended solid concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Funtowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (4), pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of hydrocarbon mobility in soil-water and soil-supercritical carbon dioxide systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53 (4), pp.639-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVESTIGATION OF NAPHTHALENE SORPTION IN SOILS AND SOIL FRACTIONS USING BATCH AND COLUMN ASSAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Barna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borhane Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (12), pp.2383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’évolution d'ordures ménagères en conditions simulées de mise en balles enrubannées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Robles Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, N°5 - 1er Trimestre 1997, pp.38-45. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafiltration for the Removal of Cadmium in Waste Streams from Industrial Waste Incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32 (9), pp.1615-1628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodétérioration microbienne des déchets : définitions, principes et méthodes d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, N°1 - 1er Trimestre 1996, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a countercurrent biosorption system for the removal of lead and copper from aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Funtowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (4), pp.333-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodégradation anaérobie de l'acide crotonique par une biomasse bactérienne spécialisée dans la dégradation de l'acide butyrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martel-Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Veron English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5, pp.48-53. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/705122ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a protocol for kinetic study of VFA removal under simulated conditions of landfill leachate treatment on anaerobic filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martel-Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 26 (7), pp.927-935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of cadmium uptake by free and immobilized cells from activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhangi Bhende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Sofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Health Part A: Environmental Science and Engineering and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 25 (8), pp.1019-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cadmium biosorption by Gram-positive and Gram-negative bacteria from activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhangi Bhende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Sofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 12 (11), pp.839-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of cadmium uptake by activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhangi Bhende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Sofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 34 (2), pp.274-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of acetate, propionate and butyrate removal in the treatment of a semi-synthetic landfill leachate on anaerobic filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 33 (9), pp.1167-1181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation of the organic matter of a landfill leachate before and after aerobic or anaerobic biological treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 23 (2), pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane recovery by anaerobic digestion of cellulosic materials available in Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Y. Mahamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vermande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Wastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 30 (3), pp.181-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Butyrate catabolism in the treatment of a semi-synthetic landfill leachate on anaerobic filter under sequential feeding conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vermande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 15, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-4565(88)90118-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of propionic acid concentration on anaerobic digestion of pig manure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vermande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 13, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-4565(87)90067-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions of the successive stages of vertical flow treatment wetlands based on biotic and abiotic solid/liquid interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETPOL 2023, 10th edition of the International Symposium on Wetland Pollutant Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghent University, Sep 2023, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles fonctions pour les milieux poreux constitutifs des filtres plantés de roseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE 2022 : 14ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS EAU TOULOUSE, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14N/15N isotopic distribution and nitrification / denitrification microbial potentials to investigate nitrogen dynamics in filter media of vertical flow treatment wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 17th International Conference on Wetland Systems for Water Pollution Control (ICWS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France. pp.187-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What degree of complexity to model the release of metals from solid deposits from water treatment nature-based solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2022.11301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03884622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time BOD monitoring of treatment wetland combined with tricking filter using microbial biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Boku, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chlorination during sewage sludge thermochemical treatment: phosphorus recovery and trace metal elements vaporization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVALUER ET GERER LES IMPACTS SANITAIRES ET ENVIRONNEMENTAUX ASSOCIES A L'ECONOMIE CIRCULAIRE POUR GARANTIR SA DURABILITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99e congrès de l’ASTEE – Focus 2020 : « Eau-Déchets et Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du carbone organique dans le cycle de l’azote: application aux filtres plantés de roseaux à écoulement vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99e congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pH on the formation of organic colloïds and the associated release of various elements from surface sludge deposits of vertical flow constructed wetlands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2020: Sharing Geoscience Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ageing on the leaching behavior of a calcareous sample excavated from Grand Paris Express construction sites and naturally contaminated in Molybdenum and Selenium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brandely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangi Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-17973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface sludge deposits layer: a key component in French vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of nutrients removals performance of different types of French vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IWA international conference on Diffuse Pollution and Eutrophication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of nitrification/denitrification phases in constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on the ecological LID design factors with pollutant removal mechanisms considering microorganism and plants, PHC STAR 2019, INSA Lyon – Kongju University joint seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban bio-waste valorization – resource evaluation and characterization for energy recovery by anaerobic digestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joacio Morais de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HERAKLION 2019. 7th International Conference on Sustainable Solid Waste Management.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of phosphorus retention in surface sludge layer of french vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Water, Energy and Environment-Supported</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetlands management: learning from nature to develop nature-based, multi-function, environmentally-friendly ecotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Water, Energy and Environment-Supported</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in nitrogen removal in french vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETPOL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of pollutants partition between soluble and particulate organic matter in French Vertical Flow Constructed Wetlands sludge deposits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMARE 2019 : International conference on Applications of Multi-scale Approaches in Environmental chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupérer les ressources de l'eau par traitement par filtres plantés de roseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODEGEPRA - SFGP Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical characterization of olive oil solid residues for their potential use as a gasification fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pietraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (Waste Eng)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.560-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géochimique d’un dépôt organique : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG4 (4ème Réunion des Géochimistes Organiciens Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisaton géochimique du comportement à la lixiviation des boues de filtres plantés de roseaux – une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘La matière organique dans tous ses états' 4ème séminaire organisé par le Réseau Matières Organiques (ResMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of analytical indicators to evaluate the quality of surface sludge deposits in vertical flow constructed wetlands treating wastewaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianguo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling of a sludge deposit: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IWA International Conference on Wetland Systems for Water Pollution Control (ICWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière organique particulaire : un indicateur de l’état des dépôts de surface des filtres plantés de roseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘La matière organique dans tous ses états' 4ème séminaire organisé par le Réseau Matières Organiques (ResMO2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3 olive oil residues for fuelling a gasifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pietraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international symposium on energy from biomass and waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de formation sur les sites et sols pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échange IDfriches, Région AURA, Axelera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical-flow constructed wetland to treat raw wastewater: the French system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Colombian conference on Urban Water Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural chabazite as filtration medium for ammonium removal optimization in vertical flow filters: a column experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P.L. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.699-714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrology and NH4-N removal in a CW treating combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.811-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium Removal by Vertical Flow Filter using Zeolite as filtration medium: a study of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.715-716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design optimization modelling tool for CSO CWs. Iterative shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.792-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far can we go in using solid waste as alternative resources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on waste management &amp; technology, 21-24 octobre 2016, Pékin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic design tool for CWs treating combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.790-791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling hydraulics and nitrogen dynamics in full-scale CSO CWs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.771-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Municipal Solid Waste to estimate biodegradability for mechanical biological pretreatment and landfilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Int. Conference on Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demolition waste and circular economy. Round table,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec international fair on ecotechnologies, Dec 1st, 2016, Lyon, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent does the sludge deposit layer characteristics influence the performance of VFCW? Phosphorus retention as an illustrative example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Wetland Pollutant Dynamics and Control Annual Conference of the Constructed Wetland Association (WETPOL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of phosphorus in the surface sludge deposit of a vertical flow constructed wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Meeting on Environmental Chemistry (EMEC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational fractionation of arsenic in a mining soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd World Mining Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale experimental study of phosphorus retention in deposit layer of partially saturated vertical flow constructed wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the deposit layer of a partially saturated VFCW and influence of pH and redox on phosphorus release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simidoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes voies de valorisation ou d'élimination des refus de dégrillage des stations d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Poitiers, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic Digestion of Screenings from Wastewater Treatment Plants: Pilot-scale Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWA/APESB World Congress 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lisbon, Portugal. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle histoire nous raconte la matière organique particulaire des dépôts de surface des filtres plantés de roseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Potreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de modélisation pour le comportement à la lixiviation d’une matrice anthropique en contact avec l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la mobilité et de la spéciation des éléments majeurs et traces métalliques au sein d’une matrice anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de lixiviation du dépôt d’un lit planté de roseaux selon différentes conditions de pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la section Rhône-Alpes de la société chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation géochimique comme outil d’aide à la décision pour les gestionnaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association scientifique et technique pour l'eau et l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupérer les ressources de l'eau par traitement par filtres plantés de roseaux : Du déchet à la ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of trace metals leaching behaviour in sludge deposits with high organic contents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Clermont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of trace metals behaviour capacity into a high organic sludge deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filtres plantés de roseaux : une filière durable pour l'épuration des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSA Campus Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Anaerobic Digestion of Biosorption i.e. A Sludge, Conventional Primary Sludge and Conventional Mixed Sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Choo-Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress on Anaerobic Digestion AD-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse des stratégies en faveur de la biodiversité. Analyse de la capacité à initier un changement transformateur. Application à la troisième stratégie nationale pour la biodiversité (SNB3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Léandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRB, pp.152, 2023, 979-10-91015-64-6 ; 979-10-91015-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés de traitement aérobie dans la filière TMB (Traitements Mécano-Biologiques) - Production de composts, stabilisation avant stockage ultime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compostage et Composts. Avancées scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, https://www.lavoisier.fr/livre/environnement/compostage-et-composts/de-guardia/descriptif-9782743023591, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°83 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°81 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°79 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Kacem-Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°82 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°80 spécial Congrès Sites et Sols, Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°76 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°78 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°73 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.1. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°75 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.1. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°74 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.1. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°72 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°71 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°69 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.1. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°67 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.3. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°66 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.3. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°65 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.3. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°64 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Benzaazoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.3. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°63 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.3. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId539"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brandely" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106433" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04135724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144244" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gaignaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;hu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.127469" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03748025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gourdon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blanck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments9070078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kharitonov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shchegolkova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Alexandrova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saynchuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14050698" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03654568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03171594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupsea-Toader" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pietraccini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.05.116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morais de Araujo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borges de Castilhos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Trein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Maciejewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Moraes Motta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140608" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea-Toader" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Merlot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.364" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ouali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04937-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kania" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.440" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.087" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.357" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-017-0939-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949001v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Palfy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.12.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.523" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Loupiac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3808" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.01.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.01.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hiligsmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.01.075" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSDRLC2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948993v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Francisca Ramos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Cunha Gomes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges Castilhos Jr." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1413-41522017165817" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01719859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erij Ben Slim&#232;ne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; &#352;im&#367;nek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palfy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerodolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.126" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01414038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Schmid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Naquin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources5040042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Langergraber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.11.048" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948987v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Millot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Troesch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Esser" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.10.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952732v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ngnikam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Tanawa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Riedacker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X0202000604" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372681v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simidoff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.064" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Boudouch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Esrael" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benadda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001040" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307874v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5203-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718381v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9701-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3230" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820988v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22089" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NG2XN01-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821020v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez-Ramirez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guendouz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9411-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302485v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.09.097" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es506164v" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Olvera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.077" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948976v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2015.713083" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.06.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Godjo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3282" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grecia Olvera Palma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160589v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koanda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naquin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;valot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.183" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161748v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choo-Kun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conteau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camacho" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.511" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161058v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.347" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078368v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gautier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prost-Boucle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.045" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372693v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.485" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955995v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.532" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651849v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.08.027" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRCV1XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956369v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955473v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kim" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054384v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.11.036" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956370v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maozhe Chen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2013.01.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59WK98ZB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952738v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171752v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Zahrani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno K Djeutcheu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2618" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171765v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2664" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172033v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacour" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2890" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697862v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujos Morais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.06.009" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLDG4BRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956365v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ara&#250;jo Morais" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducom" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956366v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hyaric" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barillon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.150" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J5KSV0G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956363v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelhay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593217v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Hyaric" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barillon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Canler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956359v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pestre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956344v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Canler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424305v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osnick Joseph" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330903139520" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592017v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.391" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956362v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier&#8208;pignon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424912v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054360v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gachet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Troadec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker Ncibi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.12.032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HT26J6GX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956339v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fulladosa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Villaescusa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Murat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.01.069" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0BRD901-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077284v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahjoub" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faure" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.10.013" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6TQB363-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077356v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952772v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moszkowicz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952768v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendrault" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886280v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043224v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.09.019" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXHGJMX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952758v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Revin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vermande" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1989" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952749v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;tivier-Pignon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054316v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023965314747" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00159123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedell" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952744v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692449" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963110v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963116v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952728v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Tanawa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1316" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952725v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brohon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gourdon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963089v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Mehu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952722v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brohon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952723v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Barna" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhane Mahjoub" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952718v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robles-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043293v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jayr" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952621v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Robles-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952617v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pousin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelgani Roukbi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Goff" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952619v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952606v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Funtowicz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952615v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952601v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barna" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanchard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952556v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Robles Martinez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascual" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.753" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952596v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Goff" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benadda" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963024v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valla" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.554" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952550v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961423v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martel-Naquin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Comel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Veron English" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/705122ar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952545v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952541v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Rus" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhangi Bhende" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Sofer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952538v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952536v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952529v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermande" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#233;ron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952533v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952524v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Mahamat" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leger" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961430v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-4565(88)90118-7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NV4WH48-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961427v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-4565(87)90067-9" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKLZ1B6K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959562v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790516v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992051v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03884622v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11301" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676251v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958537v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957516v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891025v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899790v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Borgne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17973" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489880v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165349v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166010v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171079v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418005v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joacio Morais de Araujo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054859v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024455v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489894v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144485v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964262v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Liu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964269v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964267v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964278v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024429v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964280v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025146v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054861v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024447v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605225v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605133v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.L. Rousseau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605139v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605134v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054862v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605138v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605137v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043780v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054868v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060738v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060717v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308374v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060844v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060824v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553470v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592683v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04948308v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Potreau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969318v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Dai" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969283v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969245v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277861v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489886v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973320v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025333v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011155v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947431v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Choo-Kun" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Camacho" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180404v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline L&#233;andre" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Almansa" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043281v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156840v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4301" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159156v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem-Boureau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4042" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184485v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4162" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156910v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4241" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157226v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4111" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159512v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3782" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159228v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3956" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159868v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3533" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159694v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3726" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159783v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3663" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160003v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3527" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160160v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3429" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160261v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3229" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160886v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.224" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161733v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.268" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170662v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.423" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170785v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bois" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2321" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171066v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2320" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brandely" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106433" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04135724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144244" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gaignaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;hu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.127469" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03748025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gourdon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blanck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments9070078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kharitonov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shchegolkova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Alexandrova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saynchuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14050698" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03654568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105129" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03171594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupsea-Toader" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pietraccini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.05.116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morais de Araujo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borges de Castilhos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Trein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Maciejewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Moraes Motta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140608" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea-Toader" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Merlot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.364" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ouali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04937-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kania" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.440" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.087" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-017-0939-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.357" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949001v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Palfy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.12.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.523" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Loupiac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3808" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.01.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.01.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hiligsmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.01.075" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSDRLC2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948993v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Francisca Ramos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Cunha Gomes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges Castilhos Jr." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1413-41522017165817" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01719859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erij Ben Slim&#232;ne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; &#352;im&#367;nek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palfy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerodolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.126" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01414038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Schmid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Naquin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources5040042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948987v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Millot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Troesch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Esser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.10.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952732v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ngnikam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Tanawa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Riedacker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X0202000604" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372681v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simidoff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Boudouch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Esrael" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benadda" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001040" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Langergraber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.11.048" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307874v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5203-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718381v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9701-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3230" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821020v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez-Ramirez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guendouz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9411-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302485v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.09.097" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820988v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22089" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NG2XN01-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es506164v" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Olvera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.077" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948976v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2015.713083" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.06.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Godjo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3282" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grecia Olvera Palma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160589v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koanda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naquin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;valot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.183" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161058v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.347" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161748v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choo-Kun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conteau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camacho" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.511" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078368v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gautier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prost-Boucle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.045" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372693v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.485" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955995v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.532" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956369v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955473v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651849v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.08.027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRCV1XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054384v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.11.036" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956370v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maozhe Chen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2013.01.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59WK98ZB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171752v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Zahrani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno K Djeutcheu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2618" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171765v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2664" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952738v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697862v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujos Morais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.06.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLDG4BRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2890" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956366v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hyaric" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barillon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.150" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J5KSV0G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956363v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelhay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593217v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Hyaric" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barillon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Canler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956365v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ara&#250;jo Morais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducom" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956359v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pestre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424305v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osnick Joseph" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330903139520" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956344v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Canler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592017v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.391" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956362v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier&#8208;pignon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424912v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054360v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gachet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Troadec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker Ncibi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.12.032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HT26J6GX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956339v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fulladosa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Villaescusa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Murat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.01.069" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0BRD901-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077284v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahjoub" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faure" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.10.013" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6TQB363-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077356v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952772v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moszkowicz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952768v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendrault" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886280v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043224v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.09.019" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXHGJMX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952758v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Revin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vermande" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1989" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952749v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;tivier-Pignon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054316v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023965314747" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00159123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedell" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952744v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692449" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963110v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963116v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952728v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Tanawa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1316" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952725v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brohon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gourdon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963089v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Mehu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952722v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brohon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952718v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robles-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952723v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Barna" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhane Mahjoub" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043293v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jayr" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952621v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Robles-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952617v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pousin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelgani Roukbi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Goff" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952619v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952606v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Funtowicz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952601v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barna" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanchard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952615v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952556v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Robles Martinez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascual" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.753" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952596v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Goff" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benadda" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963024v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valla" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.554" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952550v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961423v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martel-Naquin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Comel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Veron English" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/705122ar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952545v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952541v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Rus" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhangi Bhende" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Sofer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952538v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952536v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952529v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermande" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#233;ron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952533v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952524v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Mahamat" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leger" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961430v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-4565(88)90118-7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NV4WH48-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961427v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-4565(87)90067-9" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKLZ1B6K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959562v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790516v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992051v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03884622v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11301" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676251v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958537v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957516v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891025v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899790v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Borgne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17973" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165349v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489880v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171079v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418005v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joacio Morais de Araujo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054859v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024455v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166010v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144485v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489894v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964269v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964267v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964278v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964262v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Liu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024429v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964280v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025146v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054861v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024447v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605133v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.L. Rousseau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605225v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605134v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605139v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054862v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605138v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605137v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043780v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054868v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060738v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060717v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308374v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060844v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060824v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553470v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592683v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04948308v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Potreau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969318v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Dai" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969283v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969245v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277861v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489886v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973320v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025333v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011155v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947431v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Choo-Kun" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Camacho" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180404v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline L&#233;andre" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Almansa" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043281v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156840v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4301" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184485v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4162" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159156v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem-Boureau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4042" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156910v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4241" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157226v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4111" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159512v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3782" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159228v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3956" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159868v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3533" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159694v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3726" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159783v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3663" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160003v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3527" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160160v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3429" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160261v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3229" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160886v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.224" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161733v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.268" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170662v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.423" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170785v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bois" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2321" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171066v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2320" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>