--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Gourdon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Production scientifique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy GOURDON is a full Professor at INSA (National Institute for Applied Sciences), Lyon, France. He was born in 1961 in Constantine (Algeria), and studied primary and secondary school in Nîmes, France. He moved to Lyon for higher education where he graduated his bachelor’s degree in biochemistry at the University Claude Bernard. Then, he graduated his master’s degree at INSA Lyon in 1984 with a master’s thesis on anaerobic digestion of pig manure, and his PhD in environmental sciences and engineering at INSA Lyon in 1987 on anaerobic biological treatment of landfill leachates.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He then worked as a post-doctoral fellow in the Biotechnology Laboratory of the New Jersey Institute of Technology (NJIT, Newark, NJ, USA), where he studied the biosorption of heavy metals by microbial cells. He joined INSA Lyon as a faculty member in 1990 where he became a full professor in 1999. There, he was successively appointed Director of the European undergraduate engineering department EURINSA from 1999 to 2003, and Coordinator of a master’s program on Industrial and Urban Environment from 2001 to 2005. He served as deputy director from 2003 to 2005 and director from 2005 to 2007 of the Laboratory of Environmental Analysis of Industrial Systems and Processes (LAEPSI). His laboratory merged in January 2007 with two other laboratories to create the Laboratory of Civil and Environmental Engineering (LGCIE), of which he was the deputy director until 2011. He was also the head of one of the 2 research groups of the lab, entitled “Waste, Waster, Environment & Pollutions”, until the end of year 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests cover the description of coupled biological / physical / chemical phenomena governing the fate of contaminants in solid waste, soils and sediments, and in the biological treatments of organic solid waste. He is currently involved in research dealing with constructed wetlands for domestic wastewater treatments. He is the author of more than 100 peer-reviewed publications and Chief Editor of the peer reviewed Journal “Déchets, Sciences et Techniques”. He teaches general chemistry and environmental sciences & engineering and is involved in scientific committees of a number of organizations and institutes. He is also regularly involved in scientific committees of international conferences, and serves as an expert for the evaluation of several programs in France and abroad.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of molybdenum immobilization mechanisms in naturally contaminated excavated rocks and soils stabilized with zero-valent iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brandely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.106433. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH control on organic and organo-mineral colloids carrying major and trace elements in leachates of wetland sludge deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 471, pp.144244. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.144244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04135724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive mill solid waste gasification in a pilot-scale downdraft gasifier with three-stage air supply: performance, mass-energy balance and fate of inorganic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tagutchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gaignaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 340, pp.127469. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.127469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Stabilization Used to Reduce Geogenic Selenium, Molybdenum, Sulfates and Fluorides Mobility in Rocks and Soils from the Parisian Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brandely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Blanck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (7), pp.78. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments9070078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic Diversity of Fungi and Bacteria in Azoé-NP® Vertical Flow Constructed Wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kharitonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shchegolkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saynchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.698. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14050698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewage sludge thermochemical treatment with MgCl2: Preparation conditions impact on trace metal elements vaporization and phosphorus recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.100652. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scp.2022.100652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Molybdenum and Antimony speciation in excavated rocks and soils from the Parisian basin using mineralogical and chemical analyses coupled to geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brandely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.105129. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal elements vaporization and phosphorus recovery during sewage sludge thermochemical treatment – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424, pp.127360. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pH on the release of colloidal and dissolved organic matter from Vertical Flow Constructed Wetland surface sludge deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 418, pp.129353. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.129353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03171594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analyses of three olive mill solid residues from different countries and processes for energy recovery by gasification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pietraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tagutchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.180-189. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.05.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of municipal biowaste categories for their capacity to be converted into a feedstock aqueous slurry to produce methane by anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morais de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borges de Castilhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 716, pp.137084. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French vertical flow treatment wetlands in a subtropical climate: Characterization of the organic deposit layer and comparison with systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Maria Trein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda de Moraes Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 742, pp.140608. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de grignons d’olives en vue d’une valorisation thermochimique par gazéification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pietraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tagutchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching behavior of major and trace elements from sludge deposits of a French vertical flow constructed wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 649, pp.544-553. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of abiotic degradation of photocrosslinked silicone acrylate coatings: the fate of the photoinitiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (15), pp.15324-15332. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04937-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative characterization of surface sludge deposits from fourteen French Vertical Flow Constructed Wetlands sewage treatment plants using biological, chemical and thermal indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Imig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 647, pp.464-473. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of selected municipal solid waste components to estimate their biodegradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 216, pp.4-12. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.04.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching and Biodegradation of Darocur 1173 used as a Photo-Initiator in the Production of Photocrosslinked Silicone Acrylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.244-253. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-017-0939-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical indicators to characterize Particulate Organic Matter (POM) and its evolution in French Vertical Flow Constructed Wetlands (VFCWs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.801-813. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-output model for the dynamic design of constructed wetlands treating combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.49-72. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of aggregation in surface sludge deposits from 14 full-scale French constructed wetlands using particle size distribution and dynamic vapor sorption analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (1), pp.79 - 90. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de paramètres opérationnels et des substances organiques dans la structure physique des dépôts de surface des filtres plantés de roseaux à écoulement vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Loupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N°77 - septembre 2018, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of constructed wetlands treating combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.261-267. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling hydraulics and nitrogen dynamics in constructed wetlands treating combined sewer overflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic digestion of lignocellulosic biomasses pretreated with Ceriporiopsis subvermispora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hiligsmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.154-162. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.01.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desenvolvimento de ferramenta para diagnóstico ambiental de lixões de resíduos sólidos urbanos no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiara Francisca Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Cunha Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Borges Castilhos Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engenharia Sanitaria e Ambiental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (6), pp.1233-1241. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s1413-41522017165817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of heterogeneous lithology in a glaciofluvial deposit on unsaturated preferential flow – a numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erij Ben Slimène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Šimůnek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology and Hydromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (3), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/johh-2017-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment of a vertical flow constructed wetland treating unsettled combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerodolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (11), pp.2586-2597. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Criteria Evaluation of End-of-Life Vehicles’ Dismantling Scenarios with Respect to Technical Performance and Sustainability Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HR Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources5040042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01414038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of design and operational parameters on ammonium removal by single-stage French vertical flow filters treating raw domestic wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Esser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Morvannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.516-523. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the potentialities to reduce greenhouse gases (GHG) emissions resulting from various treatments of municipal solid wastes (MSW) in moist tropical climates: Application to Yaounde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ngnikam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Tanawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Riedacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (6), pp.501-513. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242X0202000604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH and Eh effects on phosphorus fate in constructed wetland's sludge surface deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simidoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183, part 1, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.08.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of the Use of the Mass Transfer Parameters Obtained with 1D Column in 3D Systems during Soil Vapor Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Boudouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Esrael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Benadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142 (6), pp.04016018. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of constructed wetlands treating combined sewer overflow using HYDRUS/CW2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Langergraber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.340-347. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characterization and modeling of arsenic behavior in a highly contaminated mining soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bisone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-015-5203-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Biomethane Potential (BMP) Be Predicted from Other Variables Such As Biochemical Composition in Lignocellulosic Biomass and Related Organic Residues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioEnergy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.610 - 623. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12155-015-9701-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et modélisation de l’inhibition de la dégradation du propionate par les acides gras volatils en digestion anaérobie par voie sèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N°69 - Juin 2015, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis to Correlate Bio-physical and Chemical Characteristics of Organic Wastes and Digestates to Their Anaerobic Biodegradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gonzalez-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (5), pp.759 - 769. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-015-9411-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the water saturation level on phosphorus retention and treatment performances of vertical flow constructed wetland combined with trickling filter and FeCl3 injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.09.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry anaerobic digestion modelling: Parameter sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (2), pp.386 - 390. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.22089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Aging on Phosphorus Speciation in Surface Deposit of a Vertical Flow Constructed Wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (8), pp.4903-4910. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es506164v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale study of vertical flow constructed wetland combined with trickling filter and ferric chloride coagulation: influence of irregular operational conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (7), pp.1088-1096. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2015.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Water Infiltration and Solute Transfer in a Heterogeneous Vadose Zone as a Function of Entering Flow Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erij Ben Slimène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resource and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 07 (13), pp.1017-1028. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jwarp.2015.713083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the correlations between biodegradability of lignocellulosic feedstocks in anaerobic digestion process and their biochemical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.534 - 543. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2015.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des coques d’anacarde par pyrolyse au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Godjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tagutchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N°70 - novembre 2015, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale study of vertical flow constructed wetland combined with trickling filter and ferric chloride coagulation: influence of irregular operational conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grecia Olvera Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (7), pp.1088-1096. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2015.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-compostage de résidus solides de toilettes sèches mobiles en présence de déchets verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Koanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bévalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N°68 - Novembre 2014, pp.40-53. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du potentiel biométhanogène de biomasses lignocellulosiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N°67 - Juin 2014, pp.36-49. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la température sur la méthanisation de boues primaires d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choo-Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fisgativa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N°66 - mars 2014, pp.32-37. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of partially saturated vertical-flow constructed wetland with trickling filter and chemical precipitation for domestic and winery wastewaters treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.41-47. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical–chemical characterization of sludge and granular materials from a vertical flow constructed wetland for municipal wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (10), pp.2257-2263. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du pH sur la libération du phosphore accumulé dans les boues de surface d'un filtre planté de roseaux recevant des eaux usées traitées avec du FeCl3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N°65 - Novembre 2013, pp.4-11. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955995v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of the level of deconstruction on material reuse, recycling and recovery from end-of life vehicles: an industrial-scale experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.118-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-chemical characterization of sludge and granular materials from a vertical flow constructed wetland for municipal wastewater treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (10), pp.2257-63. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid mixing and solid segregation in high-solid anaerobic digesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Garcia-Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 147, pp.387 - 394. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2013.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of diffusion coefficients in dry anaerobic digestion media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89, pp.115-119. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and technical assessments of the potential utilization of sewage sludge ashes (SSAs) as secondary raw materials in construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maozhe Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (5), pp.1268-1275. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts environnementaux d’un centre de stockage de déchets ménagers en activité sur la base de la caractérisation des flux de matière entrants et sortants : Application au site de Nkolfoulou, Yaoundé, Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ngnikam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Zahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno K Djeutcheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N°61 - Juin 2012, pp.18-29. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'incidence du niveau de démantèlement sur le taux de valorisation avant broyage des véhicules hors d'usage (VHU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N°61 - Juin 2012, pp.30-48. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study of Yaoundé (Cameroon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ngnikam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Tanawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3-4), pp.479-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the VOC emissions from a municipal solid waste storage pilot-scale cell: Comparison with biogases from municipal waste landfill site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Araujos Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Chovelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (11), pp.2294-2301. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2011.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel de valorisation par digestion anaérobie des gisements de déchets organiques d’origine agricole et assimilés en Haïti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, N°60 - Juin 2011, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale anaerobic digestion of screenings from wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (23), pp.9006-9011. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2010.06.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of leachate injection modes on municipal solid waste degradation in anaerobic bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdelhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (14), pp.5206-5212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des refus de dégrillage. Retour d'expérience d'un plan d'échantillonnage à la station d'épuration de Givors (Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effectiveness of an industrial unit of mechanical–biological treatment of municipal solid waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Araújo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 175 (1-3), pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobic microbial activity in fresh and aged bottom ashes from municipal solid waste incineration (MSWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (6), pp.739-746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osnick Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Metivier-Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330903139520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of screenings from three municipal wastewater treatment plants in the Region Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.378-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of screenings from three municipal wastewater treatment plants in the Region Rhone-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.525-531. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2009.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osnick Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier‐pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osnick Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Metivier-Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330903139520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aging on the extractability of naphthalene and phenanthrene from Mediterranean soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 146 (1-2), pp.378-384. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr(VI) reduction into Cr(III) as a mechanism to explain the low sensitivity of Vibrio fischeri bioassay to detect chromium pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fulladosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Villaescusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (4), pp.644-650. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.01.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the multi-compound non equilibrium dissolution behaviour of a coal tar containing PAHs and phenols into water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tiruta-Barna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132(2-3), pp.277-286. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2005.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation of arsenic from a mining soil in batch slurry experiments under bio-oxidative conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.1240-1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of experimentally induced reducing conditions on the mobility of arsenic from a mining soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (1-2), pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofiltration onto pine bark for the treatment of water contaminated with atrazine: influence of sorbent on Pseudomonas sp. strain adp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2), pp.317-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofiltration onto pine bark for the treatment of water contaminated with atrazine: influence of sorbent on Pseudomonas sp. strain adp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2), pp.317-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of indigenous bacterial activity on arsenic mobilization under anaerobic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (2), pp.221-226. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2004.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches du bilan hydrique de deux centres de stockage des déchets ménagers dans les pays en développement : cas de Go Cat (Vietnam) et Essaouira (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Zahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Revin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N°39 - 3ème Trimestre 2005, pp.32-35. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment as a tool for controlling the development of technical activities: application to the remediation of a site contaminated by sulfur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Métivier-Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (3-4), pp.613-627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of supernatants of pure cultures of Streptomyces thermocarboxydus NH50 to reduce chromium toxicity and mobility in contaminated soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution: Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (3), pp.153-160. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1023965314747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet «MGD Infiltration» : Maîtrise et gestion durable des ouvrages d'infiltration des eaux pluviales en milieu urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00159123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet « MGD Infiltration ». Maîtrise et gestion durable des ouvrages d'infiltration des eaux pluviales en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12795119.2003.9692449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the potentialities to reduce greenhouse gases (GHG) emissions resulting from various treatments of municipal solid wastes (MSW) in moist tropical climates: Application to Yaounde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ngnikam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Tanawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (6), pp.501-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microbial activity on the mobility of chromium in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (2), pp.195-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison environnementale des systèmes de gestion des déchets solides municipaux. Analyse de cas de Yaoundé au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ngnikam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Tanawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, N°21 - 1er trimestre 2001, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of bioassays and microbial activity measurements for the evaluation of hydrocarbon-contaminated soils quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Brohon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (7-8), pp.883-891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du terme source des déchets en scénarios de stockage ou de valorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaques Mehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Barna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil microbial activity level on the determination of contaminated soil toxicity using Lumistox and MetPlate bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Brohon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (6), pp.853-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term behaviour of baled household waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Robles-Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 72 (2), pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the presence of PAHs and coal tar on naphthalene sorption in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Barna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borhane Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 46 (1-2), pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase partition of organic pollutants between coal tar and water under variable experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34 (14), pp.3551-3560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of baling on the behaviour of domestic wastes: laboratory study on the role of pH in biodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Robles-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 69 (1), pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaporation d'une substance organique dans un milieu poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelgani Roukbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moszkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 327 (4), pp.371-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of soils through microbial activities measurements influence of the storage period on int-reductase, phosphatase and respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Brohon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (9), pp.1973-1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic model of elemental sulfur oxidation by Thiobacillus thiooxidans in batch slurry reactors: Effects of surface characteristics and suspended solid concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Funtowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (4), pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of hydrocarbon mobility in soil-water and soil-supercritical carbon dioxide systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53 (4), pp.639-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVESTIGATION OF NAPHTHALENE SORPTION IN SOILS AND SOIL FRACTIONS USING BATCH AND COLUMN ASSAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Barna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borhane Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (12), pp.2383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’évolution d'ordures ménagères en conditions simulées de mise en balles enrubannées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Robles Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, N°5 - 1er Trimestre 1997, pp.38-45. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafiltration for the Removal of Cadmium in Waste Streams from Industrial Waste Incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32 (9), pp.1615-1628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodétérioration microbienne des déchets : définitions, principes et méthodes d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, N°1 - 1er Trimestre 1996, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a countercurrent biosorption system for the removal of lead and copper from aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Funtowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (4), pp.333-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodégradation anaérobie de l'acide crotonique par une biomasse bactérienne spécialisée dans la dégradation de l'acide butyrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martel-Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Veron English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5, pp.48-53. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/705122ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a protocol for kinetic study of VFA removal under simulated conditions of landfill leachate treatment on anaerobic filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martel-Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 26 (7), pp.927-935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of cadmium uptake by free and immobilized cells from activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhangi Bhende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Sofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Health Part A: Environmental Science and Engineering and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 25 (8), pp.1019-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cadmium biosorption by Gram-positive and Gram-negative bacteria from activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhangi Bhende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Sofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 12 (11), pp.839-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of cadmium uptake by activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhangi Bhende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Sofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 34 (2), pp.274-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of acetate, propionate and butyrate removal in the treatment of a semi-synthetic landfill leachate on anaerobic filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 33 (9), pp.1167-1181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation of the organic matter of a landfill leachate before and after aerobic or anaerobic biological treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 23 (2), pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane recovery by anaerobic digestion of cellulosic materials available in Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Y. Mahamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vermande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Wastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 30 (3), pp.181-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Butyrate catabolism in the treatment of a semi-synthetic landfill leachate on anaerobic filter under sequential feeding conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vermande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 15, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-4565(88)90118-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of propionic acid concentration on anaerobic digestion of pig manure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vermande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 13, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-4565(87)90067-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions of the successive stages of vertical flow treatment wetlands based on biotic and abiotic solid/liquid interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETPOL 2023, 10th edition of the International Symposium on Wetland Pollutant Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghent University, Sep 2023, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles fonctions pour les milieux poreux constitutifs des filtres plantés de roseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE 2022 : 14ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS EAU TOULOUSE, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14N/15N isotopic distribution and nitrification / denitrification microbial potentials to investigate nitrogen dynamics in filter media of vertical flow treatment wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 17th International Conference on Wetland Systems for Water Pollution Control (ICWS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France. pp.187-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What degree of complexity to model the release of metals from solid deposits from water treatment nature-based solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2022.11301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03884622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time BOD monitoring of treatment wetland combined with tricking filter using microbial biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Boku, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chlorination during sewage sludge thermochemical treatment: phosphorus recovery and trace metal elements vaporization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVALUER ET GERER LES IMPACTS SANITAIRES ET ENVIRONNEMENTAUX ASSOCIES A L'ECONOMIE CIRCULAIRE POUR GARANTIR SA DURABILITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99e congrès de l’ASTEE – Focus 2020 : « Eau-Déchets et Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du carbone organique dans le cycle de l’azote: application aux filtres plantés de roseaux à écoulement vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99e congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pH on the formation of organic colloïds and the associated release of various elements from surface sludge deposits of vertical flow constructed wetlands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2020: Sharing Geoscience Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ageing on the leaching behavior of a calcareous sample excavated from Grand Paris Express construction sites and naturally contaminated in Molybdenum and Selenium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brandely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangi Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-17973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface sludge deposits layer: a key component in French vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of nutrients removals performance of different types of French vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IWA international conference on Diffuse Pollution and Eutrophication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of nitrification/denitrification phases in constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on the ecological LID design factors with pollutant removal mechanisms considering microorganism and plants, PHC STAR 2019, INSA Lyon – Kongju University joint seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban bio-waste valorization – resource evaluation and characterization for energy recovery by anaerobic digestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joacio Morais de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HERAKLION 2019. 7th International Conference on Sustainable Solid Waste Management.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of phosphorus retention in surface sludge layer of french vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Water, Energy and Environment-Supported</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetlands management: learning from nature to develop nature-based, multi-function, environmentally-friendly ecotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Water, Energy and Environment-Supported</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in nitrogen removal in french vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETPOL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of pollutants partition between soluble and particulate organic matter in French Vertical Flow Constructed Wetlands sludge deposits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMARE 2019 : International conference on Applications of Multi-scale Approaches in Environmental chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupérer les ressources de l'eau par traitement par filtres plantés de roseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODEGEPRA - SFGP Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical characterization of olive oil solid residues for their potential use as a gasification fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pietraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (Waste Eng)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.560-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géochimique d’un dépôt organique : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG4 (4ème Réunion des Géochimistes Organiciens Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisaton géochimique du comportement à la lixiviation des boues de filtres plantés de roseaux – une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘La matière organique dans tous ses états' 4ème séminaire organisé par le Réseau Matières Organiques (ResMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of analytical indicators to evaluate the quality of surface sludge deposits in vertical flow constructed wetlands treating wastewaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianguo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling of a sludge deposit: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IWA International Conference on Wetland Systems for Water Pollution Control (ICWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière organique particulaire : un indicateur de l’état des dépôts de surface des filtres plantés de roseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘La matière organique dans tous ses états' 4ème séminaire organisé par le Réseau Matières Organiques (ResMO2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3 olive oil residues for fuelling a gasifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pietraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international symposium on energy from biomass and waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de formation sur les sites et sols pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échange IDfriches, Région AURA, Axelera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical-flow constructed wetland to treat raw wastewater: the French system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Colombian conference on Urban Water Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural chabazite as filtration medium for ammonium removal optimization in vertical flow filters: a column experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P.L. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.699-714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrology and NH4-N removal in a CW treating combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.811-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium Removal by Vertical Flow Filter using Zeolite as filtration medium: a study of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.715-716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design optimization modelling tool for CSO CWs. Iterative shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.792-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far can we go in using solid waste as alternative resources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on waste management &amp; technology, 21-24 octobre 2016, Pékin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic design tool for CWs treating combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.790-791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling hydraulics and nitrogen dynamics in full-scale CSO CWs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.771-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Municipal Solid Waste to estimate biodegradability for mechanical biological pretreatment and landfilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Int. Conference on Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demolition waste and circular economy. Round table,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec international fair on ecotechnologies, Dec 1st, 2016, Lyon, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent does the sludge deposit layer characteristics influence the performance of VFCW? Phosphorus retention as an illustrative example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Wetland Pollutant Dynamics and Control Annual Conference of the Constructed Wetland Association (WETPOL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of phosphorus in the surface sludge deposit of a vertical flow constructed wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Meeting on Environmental Chemistry (EMEC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational fractionation of arsenic in a mining soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd World Mining Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale experimental study of phosphorus retention in deposit layer of partially saturated vertical flow constructed wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the deposit layer of a partially saturated VFCW and influence of pH and redox on phosphorus release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simidoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes voies de valorisation ou d'élimination des refus de dégrillage des stations d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Poitiers, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic Digestion of Screenings from Wastewater Treatment Plants: Pilot-scale Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWA/APESB World Congress 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lisbon, Portugal. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle histoire nous raconte la matière organique particulaire des dépôts de surface des filtres plantés de roseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Potreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de modélisation pour le comportement à la lixiviation d’une matrice anthropique en contact avec l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la mobilité et de la spéciation des éléments majeurs et traces métalliques au sein d’une matrice anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de lixiviation du dépôt d’un lit planté de roseaux selon différentes conditions de pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la section Rhône-Alpes de la société chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation géochimique comme outil d’aide à la décision pour les gestionnaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association scientifique et technique pour l'eau et l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupérer les ressources de l'eau par traitement par filtres plantés de roseaux : Du déchet à la ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of trace metals leaching behaviour in sludge deposits with high organic contents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Clermont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of trace metals behaviour capacity into a high organic sludge deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filtres plantés de roseaux : une filière durable pour l'épuration des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSA Campus Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Anaerobic Digestion of Biosorption i.e. A Sludge, Conventional Primary Sludge and Conventional Mixed Sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Choo-Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress on Anaerobic Digestion AD-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse des stratégies en faveur de la biodiversité. Analyse de la capacité à initier un changement transformateur. Application à la troisième stratégie nationale pour la biodiversité (SNB3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Léandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRB, pp.152, 2023, 979-10-91015-64-6 ; 979-10-91015-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés de traitement aérobie dans la filière TMB (Traitements Mécano-Biologiques) - Production de composts, stabilisation avant stockage ultime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compostage et Composts. Avancées scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, https://www.lavoisier.fr/livre/environnement/compostage-et-composts/de-guardia/descriptif-9782743023591, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°83 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°81 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°79 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Kacem-Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°82 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°80 spécial Congrès Sites et Sols, Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°76 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°78 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°73 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.1. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°75 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.1. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°74 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.1. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°72 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°71 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°69 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.1. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°67 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.3. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°66 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.3. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°65 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.3. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°64 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Benzaazoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.3. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°63 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.3. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId539"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Gourdon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Production scientifique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy GOURDON is a full Professor at INSA (National Institute for Applied Sciences), Lyon, France. He was born in 1961 in Constantine (Algeria), and studied primary and secondary school in Nîmes, France. He moved to Lyon for higher education where he graduated his bachelor’s degree in biochemistry at the University Claude Bernard. Then, he graduated his master’s degree at INSA Lyon in 1984 with a master’s thesis on anaerobic digestion of pig manure, and his PhD in environmental sciences and engineering at INSA Lyon in 1987 on anaerobic biological treatment of landfill leachates.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He then worked as a post-doctoral fellow in the Biotechnology Laboratory of the New Jersey Institute of Technology (NJIT, Newark, NJ, USA), where he studied the biosorption of heavy metals by microbial cells. He joined INSA Lyon as a faculty member in 1990 where he became a full professor in 1999. There, he was successively appointed Director of the European undergraduate engineering department EURINSA from 1999 to 2003, and Coordinator of a master’s program on Industrial and Urban Environment from 2001 to 2005. He served as deputy director from 2003 to 2005 and director from 2005 to 2007 of the Laboratory of Environmental Analysis of Industrial Systems and Processes (LAEPSI). His laboratory merged in January 2007 with two other laboratories to create the Laboratory of Civil and Environmental Engineering (LGCIE), of which he was the deputy director until 2011. He was also the head of one of the 2 research groups of the lab, entitled “Waste, Waster, Environment & Pollutions”, until the end of year 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests cover the description of coupled biological / physical / chemical phenomena governing the fate of contaminants in solid waste, soils and sediments, and in the biological treatments of organic solid waste. He is currently involved in research dealing with constructed wetlands for domestic wastewater treatments. He is the author of more than 100 peer-reviewed publications and Chief Editor of the peer reviewed Journal “Déchets, Sciences et Techniques”. He teaches general chemistry and environmental sciences & engineering and is involved in scientific committees of a number of organizations and institutes. He is also regularly involved in scientific committees of international conferences, and serves as an expert for the evaluation of several programs in France and abroad.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of molybdenum immobilization mechanisms in naturally contaminated excavated rocks and soils stabilized with zero-valent iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brandely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.106433. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH control on organic and organo-mineral colloids carrying major and trace elements in leachates of wetland sludge deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 471, pp.144244. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.144244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04135724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive mill solid waste gasification in a pilot-scale downdraft gasifier with three-stage air supply: performance, mass-energy balance and fate of inorganic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tagutchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gaignaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 340, pp.127469. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.127469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Stabilization Used to Reduce Geogenic Selenium, Molybdenum, Sulfates and Fluorides Mobility in Rocks and Soils from the Parisian Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brandely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Blanck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (7), pp.78. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments9070078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic Diversity of Fungi and Bacteria in Azoé-NP® Vertical Flow Constructed Wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kharitonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shchegolkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saynchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.698. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14050698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Molybdenum and Antimony speciation in excavated rocks and soils from the Parisian basin using mineralogical and chemical analyses coupled to geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brandely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.105129. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal elements vaporization and phosphorus recovery during sewage sludge thermochemical treatment – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424, pp.127360. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewage sludge thermochemical treatment with MgCl2: Preparation conditions impact on trace metal elements vaporization and phosphorus recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.100652. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scp.2022.100652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pH on the release of colloidal and dissolved organic matter from Vertical Flow Constructed Wetland surface sludge deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 418, pp.129353. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.129353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03171594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analyses of three olive mill solid residues from different countries and processes for energy recovery by gasification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pietraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tagutchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.180-189. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.05.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of municipal biowaste categories for their capacity to be converted into a feedstock aqueous slurry to produce methane by anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morais de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borges de Castilhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 716, pp.137084. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French vertical flow treatment wetlands in a subtropical climate: Characterization of the organic deposit layer and comparison with systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Maria Trein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda de Moraes Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 742, pp.140608. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de grignons d’olives en vue d’une valorisation thermochimique par gazéification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pietraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tagutchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching behavior of major and trace elements from sludge deposits of a French vertical flow constructed wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 649, pp.544-553. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of abiotic degradation of photocrosslinked silicone acrylate coatings: the fate of the photoinitiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (15), pp.15324-15332. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04937-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative characterization of surface sludge deposits from fourteen French Vertical Flow Constructed Wetlands sewage treatment plants using biological, chemical and thermal indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Imig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 647, pp.464-473. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of selected municipal solid waste components to estimate their biodegradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 216, pp.4-12. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.04.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching and Biodegradation of Darocur 1173 used as a Photo-Initiator in the Production of Photocrosslinked Silicone Acrylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.244-253. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-017-0939-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical indicators to characterize Particulate Organic Matter (POM) and its evolution in French Vertical Flow Constructed Wetlands (VFCWs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.801-813. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-output model for the dynamic design of constructed wetlands treating combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.49-72. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of aggregation in surface sludge deposits from 14 full-scale French constructed wetlands using particle size distribution and dynamic vapor sorption analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (1), pp.79 - 90. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de paramètres opérationnels et des substances organiques dans la structure physique des dépôts de surface des filtres plantés de roseaux à écoulement vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Loupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N°77 - septembre 2018, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of constructed wetlands treating combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.261-267. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling hydraulics and nitrogen dynamics in constructed wetlands treating combined sewer overflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desenvolvimento de ferramenta para diagnóstico ambiental de lixões de resíduos sólidos urbanos no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiara Francisca Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Cunha Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Borges Castilhos Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engenharia Sanitaria e Ambiental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (6), pp.1233-1241. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s1413-41522017165817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic digestion of lignocellulosic biomasses pretreated with Ceriporiopsis subvermispora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hiligsmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.154-162. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.01.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of heterogeneous lithology in a glaciofluvial deposit on unsaturated preferential flow – a numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erij Ben Slimène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Šimůnek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology and Hydromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (3), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/johh-2017-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment of a vertical flow constructed wetland treating unsettled combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerodolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (11), pp.2586-2597. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Criteria Evaluation of End-of-Life Vehicles’ Dismantling Scenarios with Respect to Technical Performance and Sustainability Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HR Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources5040042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01414038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of design and operational parameters on ammonium removal by single-stage French vertical flow filters treating raw domestic wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Esser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Morvannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.516-523. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the potentialities to reduce greenhouse gases (GHG) emissions resulting from various treatments of municipal solid wastes (MSW) in moist tropical climates: Application to Yaounde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ngnikam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Tanawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Riedacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (6), pp.501-513. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242X0202000604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of constructed wetlands treating combined sewer overflow using HYDRUS/CW2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Langergraber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.340-347. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of the Use of the Mass Transfer Parameters Obtained with 1D Column in 3D Systems during Soil Vapor Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Boudouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Esrael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Benadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142 (6), pp.04016018. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH and Eh effects on phosphorus fate in constructed wetland's sludge surface deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simidoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183, part 1, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.08.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characterization and modeling of arsenic behavior in a highly contaminated mining soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bisone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-015-5203-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Biomethane Potential (BMP) Be Predicted from Other Variables Such As Biochemical Composition in Lignocellulosic Biomass and Related Organic Residues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioEnergy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.610 - 623. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12155-015-9701-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et modélisation de l’inhibition de la dégradation du propionate par les acides gras volatils en digestion anaérobie par voie sèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N°69 - Juin 2015, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis to Correlate Bio-physical and Chemical Characteristics of Organic Wastes and Digestates to Their Anaerobic Biodegradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gonzalez-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (5), pp.759 - 769. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-015-9411-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry anaerobic digestion modelling: Parameter sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (2), pp.386 - 390. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.22089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the water saturation level on phosphorus retention and treatment performances of vertical flow constructed wetland combined with trickling filter and FeCl3 injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.09.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Aging on Phosphorus Speciation in Surface Deposit of a Vertical Flow Constructed Wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (8), pp.4903-4910. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es506164v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale study of vertical flow constructed wetland combined with trickling filter and ferric chloride coagulation: influence of irregular operational conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (7), pp.1088-1096. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2015.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Water Infiltration and Solute Transfer in a Heterogeneous Vadose Zone as a Function of Entering Flow Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erij Ben Slimène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resource and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 07 (13), pp.1017-1028. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jwarp.2015.713083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the correlations between biodegradability of lignocellulosic feedstocks in anaerobic digestion process and their biochemical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.534 - 543. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2015.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des coques d’anacarde par pyrolyse au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Godjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tagutchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N°70 - novembre 2015, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale study of vertical flow constructed wetland combined with trickling filter and ferric chloride coagulation: influence of irregular operational conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grecia Olvera Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (7), pp.1088-1096. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2015.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-compostage de résidus solides de toilettes sèches mobiles en présence de déchets verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Koanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bévalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N°68 - Novembre 2014, pp.40-53. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la température sur la méthanisation de boues primaires d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choo-Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fisgativa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N°66 - mars 2014, pp.32-37. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du potentiel biométhanogène de biomasses lignocellulosiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N°67 - Juin 2014, pp.36-49. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of partially saturated vertical-flow constructed wetland with trickling filter and chemical precipitation for domestic and winery wastewaters treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.41-47. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical–chemical characterization of sludge and granular materials from a vertical flow constructed wetland for municipal wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (10), pp.2257-2263. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du pH sur la libération du phosphore accumulé dans les boues de surface d'un filtre planté de roseaux recevant des eaux usées traitées avec du FeCl3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N°65 - Novembre 2013, pp.4-11. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955995v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of the level of deconstruction on material reuse, recycling and recovery from end-of life vehicles: an industrial-scale experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.118-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid mixing and solid segregation in high-solid anaerobic digesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Garcia-Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 147, pp.387 - 394. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2013.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-chemical characterization of sludge and granular materials from a vertical flow constructed wetland for municipal wastewater treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (10), pp.2257-63. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of diffusion coefficients in dry anaerobic digestion media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89, pp.115-119. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and technical assessments of the potential utilization of sewage sludge ashes (SSAs) as secondary raw materials in construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maozhe Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (5), pp.1268-1275. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts environnementaux d’un centre de stockage de déchets ménagers en activité sur la base de la caractérisation des flux de matière entrants et sortants : Application au site de Nkolfoulou, Yaoundé, Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ngnikam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Zahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno K Djeutcheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N°61 - Juin 2012, pp.18-29. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study of Yaoundé (Cameroon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ngnikam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Tanawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3-4), pp.479-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'incidence du niveau de démantèlement sur le taux de valorisation avant broyage des véhicules hors d'usage (VHU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N°61 - Juin 2012, pp.30-48. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the VOC emissions from a municipal solid waste storage pilot-scale cell: Comparison with biogases from municipal waste landfill site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Araujos Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Chovelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (11), pp.2294-2301. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2011.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel de valorisation par digestion anaérobie des gisements de déchets organiques d’origine agricole et assimilés en Haïti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, N°60 - Juin 2011, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale anaerobic digestion of screenings from wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (23), pp.9006-9011. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2010.06.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of leachate injection modes on municipal solid waste degradation in anaerobic bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdelhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (14), pp.5206-5212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effectiveness of an industrial unit of mechanical–biological treatment of municipal solid waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Araújo Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 175 (1-3), pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des refus de dégrillage. Retour d'expérience d'un plan d'échantillonnage à la station d'épuration de Givors (Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobic microbial activity in fresh and aged bottom ashes from municipal solid waste incineration (MSWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (6), pp.739-746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of screenings from three municipal wastewater treatment plants in the Region Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.378-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osnick Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Metivier-Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330903139520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of screenings from three municipal wastewater treatment plants in the Region Rhone-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.525-531. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2009.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osnick Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier‐pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osnick Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Metivier-Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330903139520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aging on the extractability of naphthalene and phenanthrene from Mediterranean soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 146 (1-2), pp.378-384. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr(VI) reduction into Cr(III) as a mechanism to explain the low sensitivity of Vibrio fischeri bioassay to detect chromium pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fulladosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Villaescusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (4), pp.644-650. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.01.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the multi-compound non equilibrium dissolution behaviour of a coal tar containing PAHs and phenols into water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tiruta-Barna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132(2-3), pp.277-286. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2005.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation of arsenic from a mining soil in batch slurry experiments under bio-oxidative conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.1240-1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of experimentally induced reducing conditions on the mobility of arsenic from a mining soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (1-2), pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofiltration onto pine bark for the treatment of water contaminated with atrazine: influence of sorbent on Pseudomonas sp. strain adp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2), pp.317-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofiltration onto pine bark for the treatment of water contaminated with atrazine: influence of sorbent on Pseudomonas sp. strain adp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2), pp.317-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of indigenous bacterial activity on arsenic mobilization under anaerobic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (2), pp.221-226. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2004.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches du bilan hydrique de deux centres de stockage des déchets ménagers dans les pays en développement : cas de Go Cat (Vietnam) et Essaouira (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Zahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Revin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N°39 - 3ème Trimestre 2005, pp.32-35. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment as a tool for controlling the development of technical activities: application to the remediation of a site contaminated by sulfur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Métivier-Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (3-4), pp.613-627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of supernatants of pure cultures of Streptomyces thermocarboxydus NH50 to reduce chromium toxicity and mobility in contaminated soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution: Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (3), pp.153-160. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1023965314747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet «MGD Infiltration» : Maîtrise et gestion durable des ouvrages d'infiltration des eaux pluviales en milieu urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00159123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet « MGD Infiltration ». Maîtrise et gestion durable des ouvrages d'infiltration des eaux pluviales en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12795119.2003.9692449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the potentialities to reduce greenhouse gases (GHG) emissions resulting from various treatments of municipal solid wastes (MSW) in moist tropical climates: Application to Yaounde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ngnikam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Tanawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (6), pp.501-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microbial activity on the mobility of chromium in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (2), pp.195-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison environnementale des systèmes de gestion des déchets solides municipaux. Analyse de cas de Yaoundé au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ngnikam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Tanawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, N°21 - 1er trimestre 2001, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of bioassays and microbial activity measurements for the evaluation of hydrocarbon-contaminated soils quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Brohon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (7-8), pp.883-891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du terme source des déchets en scénarios de stockage ou de valorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaques Mehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Barna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil microbial activity level on the determination of contaminated soil toxicity using Lumistox and MetPlate bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Brohon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (6), pp.853-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the presence of PAHs and coal tar on naphthalene sorption in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Barna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borhane Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 46 (1-2), pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term behaviour of baled household waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Robles-Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 72 (2), pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase partition of organic pollutants between coal tar and water under variable experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34 (14), pp.3551-3560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of baling on the behaviour of domestic wastes: laboratory study on the role of pH in biodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Robles-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 69 (1), pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaporation d'une substance organique dans un milieu poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelgani Roukbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moszkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 327 (4), pp.371-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of soils through microbial activities measurements influence of the storage period on int-reductase, phosphatase and respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Brohon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (9), pp.1973-1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic model of elemental sulfur oxidation by Thiobacillus thiooxidans in batch slurry reactors: Effects of surface characteristics and suspended solid concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Funtowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (4), pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of hydrocarbon mobility in soil-water and soil-supercritical carbon dioxide systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53 (4), pp.639-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVESTIGATION OF NAPHTHALENE SORPTION IN SOILS AND SOIL FRACTIONS USING BATCH AND COLUMN ASSAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Barna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borhane Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (12), pp.2383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’évolution d'ordures ménagères en conditions simulées de mise en balles enrubannées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Robles Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, N°5 - 1er Trimestre 1997, pp.38-45. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafiltration for the Removal of Cadmium in Waste Streams from Industrial Waste Incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32 (9), pp.1615-1628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodétérioration microbienne des déchets : définitions, principes et méthodes d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, N°1 - 1er Trimestre 1996, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a countercurrent biosorption system for the removal of lead and copper from aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Funtowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (4), pp.333-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodégradation anaérobie de l'acide crotonique par une biomasse bactérienne spécialisée dans la dégradation de l'acide butyrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martel-Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Veron English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5, pp.48-53. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/705122ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a protocol for kinetic study of VFA removal under simulated conditions of landfill leachate treatment on anaerobic filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martel-Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 26 (7), pp.927-935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of cadmium uptake by free and immobilized cells from activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhangi Bhende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Sofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Health Part A: Environmental Science and Engineering and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 25 (8), pp.1019-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cadmium biosorption by Gram-positive and Gram-negative bacteria from activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhangi Bhende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Sofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 12 (11), pp.839-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of cadmium uptake by activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhangi Bhende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Sofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 34 (2), pp.274-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of acetate, propionate and butyrate removal in the treatment of a semi-synthetic landfill leachate on anaerobic filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 33 (9), pp.1167-1181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation of the organic matter of a landfill leachate before and after aerobic or anaerobic biological treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 23 (2), pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane recovery by anaerobic digestion of cellulosic materials available in Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Y. Mahamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vermande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Wastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 30 (3), pp.181-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Butyrate catabolism in the treatment of a semi-synthetic landfill leachate on anaerobic filter under sequential feeding conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vermande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 15, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-4565(88)90118-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of propionic acid concentration on anaerobic digestion of pig manure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vermande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 13, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-4565(87)90067-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions of the successive stages of vertical flow treatment wetlands based on biotic and abiotic solid/liquid interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETPOL 2023, 10th edition of the International Symposium on Wetland Pollutant Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghent University, Sep 2023, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles fonctions pour les milieux poreux constitutifs des filtres plantés de roseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE 2022 : 14ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS EAU TOULOUSE, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14N/15N isotopic distribution and nitrification / denitrification microbial potentials to investigate nitrogen dynamics in filter media of vertical flow treatment wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 17th International Conference on Wetland Systems for Water Pollution Control (ICWS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France. pp.187-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What degree of complexity to model the release of metals from solid deposits from water treatment nature-based solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2022.11301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03884622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time BOD monitoring of treatment wetland combined with tricking filter using microbial biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Boku, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chlorination during sewage sludge thermochemical treatment: phosphorus recovery and trace metal elements vaporization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVALUER ET GERER LES IMPACTS SANITAIRES ET ENVIRONNEMENTAUX ASSOCIES A L'ECONOMIE CIRCULAIRE POUR GARANTIR SA DURABILITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99e congrès de l’ASTEE – Focus 2020 : « Eau-Déchets et Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du carbone organique dans le cycle de l’azote: application aux filtres plantés de roseaux à écoulement vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99e congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pH on the formation of organic colloïds and the associated release of various elements from surface sludge deposits of vertical flow constructed wetlands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2020: Sharing Geoscience Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ageing on the leaching behavior of a calcareous sample excavated from Grand Paris Express construction sites and naturally contaminated in Molybdenum and Selenium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brandely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangi Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-17973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface sludge deposits layer: a key component in French vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of nutrients removals performance of different types of French vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IWA international conference on Diffuse Pollution and Eutrophication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of nitrification/denitrification phases in constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on the ecological LID design factors with pollutant removal mechanisms considering microorganism and plants, PHC STAR 2019, INSA Lyon – Kongju University joint seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban bio-waste valorization – resource evaluation and characterization for energy recovery by anaerobic digestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joacio Morais de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HERAKLION 2019. 7th International Conference on Sustainable Solid Waste Management.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in nitrogen removal in french vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETPOL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetlands management: learning from nature to develop nature-based, multi-function, environmentally-friendly ecotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Water, Energy and Environment-Supported</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of phosphorus retention in surface sludge layer of french vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Water, Energy and Environment-Supported</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of pollutants partition between soluble and particulate organic matter in French Vertical Flow Constructed Wetlands sludge deposits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMARE 2019 : International conference on Applications of Multi-scale Approaches in Environmental chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupérer les ressources de l'eau par traitement par filtres plantés de roseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODEGEPRA - SFGP Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical characterization of olive oil solid residues for their potential use as a gasification fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pietraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (Waste Eng)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.560-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géochimique d’un dépôt organique : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG4 (4ème Réunion des Géochimistes Organiciens Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of analytical indicators to evaluate the quality of surface sludge deposits in vertical flow constructed wetlands treating wastewaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianguo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisaton géochimique du comportement à la lixiviation des boues de filtres plantés de roseaux – une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘La matière organique dans tous ses états' 4ème séminaire organisé par le Réseau Matières Organiques (ResMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling of a sludge deposit: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IWA International Conference on Wetland Systems for Water Pollution Control (ICWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière organique particulaire : un indicateur de l’état des dépôts de surface des filtres plantés de roseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘La matière organique dans tous ses états' 4ème séminaire organisé par le Réseau Matières Organiques (ResMO2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3 olive oil residues for fuelling a gasifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pietraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international symposium on energy from biomass and waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de formation sur les sites et sols pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échange IDfriches, Région AURA, Axelera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical-flow constructed wetland to treat raw wastewater: the French system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Colombian conference on Urban Water Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural chabazite as filtration medium for ammonium removal optimization in vertical flow filters: a column experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P.L. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.699-714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrology and NH4-N removal in a CW treating combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.811-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium Removal by Vertical Flow Filter using Zeolite as filtration medium: a study of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.715-716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design optimization modelling tool for CSO CWs. Iterative shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.792-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic design tool for CWs treating combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.790-791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far can we go in using solid waste as alternative resources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on waste management &amp; technology, 21-24 octobre 2016, Pékin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling hydraulics and nitrogen dynamics in full-scale CSO CWs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.771-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Municipal Solid Waste to estimate biodegradability for mechanical biological pretreatment and landfilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Int. Conference on Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demolition waste and circular economy. Round table,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec international fair on ecotechnologies, Dec 1st, 2016, Lyon, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent does the sludge deposit layer characteristics influence the performance of VFCW? Phosphorus retention as an illustrative example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Wetland Pollutant Dynamics and Control Annual Conference of the Constructed Wetland Association (WETPOL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of phosphorus in the surface sludge deposit of a vertical flow constructed wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Meeting on Environmental Chemistry (EMEC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational fractionation of arsenic in a mining soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd World Mining Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale experimental study of phosphorus retention in deposit layer of partially saturated vertical flow constructed wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the deposit layer of a partially saturated VFCW and influence of pH and redox on phosphorus release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simidoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes voies de valorisation ou d'élimination des refus de dégrillage des stations d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Poitiers, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic Digestion of Screenings from Wastewater Treatment Plants: Pilot-scale Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Hyaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWA/APESB World Congress 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lisbon, Portugal. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle histoire nous raconte la matière organique particulaire des dépôts de surface des filtres plantés de roseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Potreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de modélisation pour le comportement à la lixiviation d’une matrice anthropique en contact avec l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la mobilité et de la spéciation des éléments majeurs et traces métalliques au sein d’une matrice anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de lixiviation du dépôt d’un lit planté de roseaux selon différentes conditions de pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la section Rhône-Alpes de la société chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation géochimique comme outil d’aide à la décision pour les gestionnaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association scientifique et technique pour l'eau et l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupérer les ressources de l'eau par traitement par filtres plantés de roseaux : Du déchet à la ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of trace metals leaching behaviour in sludge deposits with high organic contents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Clermont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of trace metals behaviour capacity into a high organic sludge deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filtres plantés de roseaux : une filière durable pour l'épuration des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSA Campus Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Anaerobic Digestion of Biosorption i.e. A Sludge, Conventional Primary Sludge and Conventional Mixed Sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Choo-Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress on Anaerobic Digestion AD-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse des stratégies en faveur de la biodiversité. Analyse de la capacité à initier un changement transformateur. Application à la troisième stratégie nationale pour la biodiversité (SNB3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Léandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRB, pp.152, 2023, 979-10-91015-64-6 ; 979-10-91015-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés de traitement aérobie dans la filière TMB (Traitements Mécano-Biologiques) - Production de composts, stabilisation avant stockage ultime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compostage et Composts. Avancées scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, https://www.lavoisier.fr/livre/environnement/compostage-et-composts/de-guardia/descriptif-9782743023591, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°83 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°79 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Kacem-Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°81 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°82 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°80 spécial Congrès Sites et Sols, Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°76 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°78 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°73 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.1. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°75 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Naquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.1. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°74 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.1. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°72 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°71 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°69 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.1. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°67 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.3. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°66 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.3. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°65 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.3. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°64 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Benzaazoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.3. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°63 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.3. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId539"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brandely" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106433" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04135724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144244" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gaignaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;hu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.127469" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03748025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gourdon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blanck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments9070078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kharitonov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shchegolkova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Alexandrova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saynchuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14050698" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03654568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105129" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03171594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupsea-Toader" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pietraccini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.05.116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morais de Araujo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borges de Castilhos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Trein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Maciejewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Moraes Motta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140608" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea-Toader" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Merlot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.364" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ouali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04937-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kania" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.440" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.087" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-017-0939-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.357" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949001v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Palfy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.12.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.523" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Loupiac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3808" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.01.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.01.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hiligsmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.01.075" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSDRLC2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948993v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Francisca Ramos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Cunha Gomes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges Castilhos Jr." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1413-41522017165817" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01719859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erij Ben Slim&#232;ne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; &#352;im&#367;nek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palfy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerodolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.126" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01414038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Schmid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Naquin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources5040042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948987v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Millot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Troesch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Esser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.10.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952732v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ngnikam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Tanawa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Riedacker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X0202000604" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372681v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simidoff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Boudouch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Esrael" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benadda" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001040" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Langergraber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.11.048" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307874v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5203-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718381v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9701-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3230" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821020v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez-Ramirez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guendouz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9411-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302485v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.09.097" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820988v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22089" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NG2XN01-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es506164v" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Olvera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.077" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948976v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2015.713083" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.06.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Godjo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3282" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grecia Olvera Palma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160589v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koanda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naquin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;valot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.183" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161058v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.347" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161748v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choo-Kun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conteau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camacho" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.511" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078368v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gautier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prost-Boucle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.045" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372693v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.485" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955995v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.532" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956369v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955473v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651849v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.08.027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRCV1XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054384v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.11.036" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956370v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maozhe Chen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2013.01.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59WK98ZB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171752v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Zahrani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno K Djeutcheu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2618" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171765v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2664" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952738v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697862v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujos Morais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.06.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLDG4BRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2890" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956366v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hyaric" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barillon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.150" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J5KSV0G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956363v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelhay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593217v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Hyaric" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barillon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Canler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956365v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ara&#250;jo Morais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducom" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956359v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pestre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424305v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osnick Joseph" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330903139520" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956344v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Canler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592017v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.391" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956362v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier&#8208;pignon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424912v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054360v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gachet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Troadec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker Ncibi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.12.032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HT26J6GX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956339v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fulladosa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Villaescusa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Murat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.01.069" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0BRD901-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077284v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahjoub" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faure" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.10.013" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6TQB363-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077356v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952772v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moszkowicz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952768v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendrault" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886280v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043224v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.09.019" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXHGJMX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952758v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Revin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vermande" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1989" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952749v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;tivier-Pignon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054316v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023965314747" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00159123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedell" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952744v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692449" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963110v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963116v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952728v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Tanawa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1316" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952725v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brohon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gourdon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963089v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Mehu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952722v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brohon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952718v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robles-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952723v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Barna" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhane Mahjoub" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043293v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jayr" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952621v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Robles-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952617v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pousin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelgani Roukbi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Goff" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952619v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952606v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Funtowicz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952601v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barna" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanchard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952615v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952556v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Robles Martinez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascual" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.753" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952596v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Goff" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benadda" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963024v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valla" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.554" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952550v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961423v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martel-Naquin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Comel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Veron English" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/705122ar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952545v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952541v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Rus" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhangi Bhende" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Sofer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952538v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952536v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952529v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermande" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#233;ron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952533v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952524v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Mahamat" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leger" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961430v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-4565(88)90118-7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NV4WH48-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961427v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-4565(87)90067-9" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKLZ1B6K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959562v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790516v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992051v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03884622v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11301" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676251v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958537v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957516v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891025v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899790v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Borgne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17973" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165349v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489880v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171079v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418005v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joacio Morais de Araujo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054859v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024455v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166010v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144485v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489894v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964269v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964267v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964278v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964262v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Liu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024429v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964280v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025146v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054861v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024447v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605133v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.L. Rousseau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605225v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605134v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605139v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054862v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605138v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605137v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043780v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054868v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060738v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060717v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308374v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060844v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060824v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553470v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592683v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04948308v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Potreau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969318v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Dai" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969283v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969245v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277861v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489886v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973320v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025333v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011155v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947431v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Choo-Kun" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Camacho" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180404v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline L&#233;andre" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Almansa" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043281v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156840v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4301" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184485v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4162" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159156v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem-Boureau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4042" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156910v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4241" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157226v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4111" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159512v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3782" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159228v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3956" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159868v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3533" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159694v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3726" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159783v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3663" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160003v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3527" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160160v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3429" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160261v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3229" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160886v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.224" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161733v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.268" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170662v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.423" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170785v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bois" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2321" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171066v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2320" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brandely" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106433" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04135724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144244" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gaignaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;hu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.127469" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03748025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gourdon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blanck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments9070078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kharitonov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shchegolkova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Alexandrova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saynchuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14050698" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03654568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03171594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupsea-Toader" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pietraccini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.05.116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morais de Araujo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borges de Castilhos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Trein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Maciejewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Moraes Motta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140608" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea-Toader" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Merlot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.364" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ouali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04937-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kania" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.440" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.087" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-017-0939-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.357" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949001v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Palfy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.12.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.523" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Loupiac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3808" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.01.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.01.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948993v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Francisca Ramos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Cunha Gomes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borges Castilhos Jr." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1413-41522017165817" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hiligsmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.01.075" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSDRLC2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01719859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erij Ben Slim&#232;ne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; &#352;im&#367;nek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palfy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerodolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.126" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01414038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Schmid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Naquin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources5040042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948987v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Millot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Troesch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Esser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.10.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952732v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ngnikam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Tanawa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Riedacker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X0202000604" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Langergraber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.11.048" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Boudouch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Esrael" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benadda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001040" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372681v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simidoff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.064" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307874v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5203-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718381v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9701-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3230" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821020v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez-Ramirez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guendouz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9411-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22089" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NG2XN01-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302485v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.09.097" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es506164v" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Olvera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.077" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948976v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2015.713083" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.06.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Godjo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3282" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grecia Olvera Palma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160589v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koanda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naquin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;valot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.183" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161748v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choo-Kun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conteau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camacho" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.511" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161058v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.347" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078368v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gautier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prost-Boucle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.045" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372693v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.485" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955995v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.532" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956369v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651849v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.08.027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRCV1XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955473v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kim" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054384v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.11.036" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956370v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maozhe Chen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2013.01.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59WK98ZB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171752v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Zahrani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno K Djeutcheu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2618" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952738v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171765v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2664" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697862v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujos Morais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.06.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLDG4BRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2890" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956366v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hyaric" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barillon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.150" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J5KSV0G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956363v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelhay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956365v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ara&#250;jo Morais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducom" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593217v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Hyaric" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barillon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Canler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956359v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pestre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956344v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Canler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424305v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osnick Joseph" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330903139520" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592017v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.391" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956362v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier&#8208;pignon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424912v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054360v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gachet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Troadec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker Ncibi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.12.032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HT26J6GX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956339v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fulladosa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Villaescusa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Murat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.01.069" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0BRD901-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077284v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahjoub" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faure" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.10.013" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6TQB363-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077356v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952772v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moszkowicz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952768v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendrault" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886280v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043224v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.09.019" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXHGJMX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952758v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Revin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vermande" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1989" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952749v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;tivier-Pignon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054316v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023965314747" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00159123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedell" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952744v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692449" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963110v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963116v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952728v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Tanawa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1316" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952725v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brohon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gourdon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963089v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Mehu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952722v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brohon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952723v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Barna" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhane Mahjoub" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952718v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robles-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043293v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jayr" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952621v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Robles-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952617v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pousin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelgani Roukbi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Goff" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952619v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952606v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Funtowicz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952601v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barna" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanchard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952615v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952556v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Robles Martinez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascual" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.753" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952596v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Goff" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benadda" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963024v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valla" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.554" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952550v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961423v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martel-Naquin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Comel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Veron English" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/705122ar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952545v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952541v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Rus" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhangi Bhende" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Sofer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952538v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952536v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952529v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermande" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#233;ron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952533v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952524v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Mahamat" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leger" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961430v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-4565(88)90118-7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NV4WH48-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961427v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-4565(87)90067-9" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKLZ1B6K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959562v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790516v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992051v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03884622v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11301" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676251v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958537v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957516v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891025v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899790v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Borgne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17973" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165349v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489880v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171079v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418005v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joacio Morais de Araujo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166010v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024455v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054859v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144485v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489894v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964269v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964267v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964262v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Liu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964278v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024429v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964280v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025146v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054861v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024447v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605133v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.L. Rousseau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605225v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605134v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605139v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605138v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054862v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605137v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043780v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054868v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060738v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060717v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308374v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060844v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060824v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553470v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592683v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04948308v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Potreau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969318v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Dai" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969283v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969245v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277861v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489886v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973320v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025333v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011155v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947431v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Choo-Kun" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Camacho" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180404v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline L&#233;andre" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Almansa" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043281v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156840v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4301" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159156v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem-Boureau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4042" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184485v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4162" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156910v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4241" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157226v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4111" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159512v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3782" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159228v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3956" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159868v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3533" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159694v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3726" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159783v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3663" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160003v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3527" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160160v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3429" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160261v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3229" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160886v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.224" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161733v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.268" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170662v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.423" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170785v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bois" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2321" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171066v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2320" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>