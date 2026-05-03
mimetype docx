--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -400,51 +400,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 183, pp.109441. </w:t>
+              <w:t xml:space="preserve">, 2025, 183, pp.109441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijar.2025.109441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>