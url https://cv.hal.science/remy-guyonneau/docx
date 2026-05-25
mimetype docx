--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -230,291 +230,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BotArena, a new affordable experimentation platform for multiple mobile robots</w:t>
+                <w:t xml:space="preserve">Box atlas: An interval version of atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Mercier</w:t>
+                <w:t xml:space="preserve">Arthur Ignazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Godon</w:t>
+                <w:t xml:space="preserve">Sébastien Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106, pp.103295. </w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183, pp.109441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2025.103295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2025.109441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913243v1</w:t>
+                <w:t xml:space="preserve">hal-05122102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Box atlas: An interval version of atlas</w:t>
+                <w:t xml:space="preserve">BotArena, a new affordable experimentation platform for multiple mobile robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Ignazi</w:t>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lagrange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lahaye</w:t>
+                <w:t xml:space="preserve">Alain Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 183, pp.109441. </w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, pp.103295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2025.109441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2025.103295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122102v1</w:t>
+                <w:t xml:space="preserve">hal-04913243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic system for indoor illuminance map generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -555,308 +555,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Optimization of a Planar Biped Leg Based on Direct Drive Linear Actuators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LiDAR-Only Crop Navigation for Symmetrical Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guyonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Langard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Freitas Oliveira Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2022/6455182⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (22), pp.8918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22228918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822926v1</w:t>
+                <w:t xml:space="preserve">hal-03861646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiDAR-Only Crop Navigation for Symmetrical Robot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Design and Optimization of a Planar Biped Leg Based on Direct Drive Linear Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Lucidarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guyonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (22), pp.8918. </w:t>
+              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22228918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2022/6455182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861646v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IstiABot ou la Conception d’un Robot Libre pour l’Éducation et la Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, pp.0002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -929,64 +929,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 154, pp.71 - 79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1072,51 +1072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55, pp.307-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1163,51 +1163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed interval analysis localization for mobile robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1325,51 +1325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Miallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1416,77 +1416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une arène bas coût pour l’enseignement de la robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS 2023 – Colloque de l’Enseignement des Technologies et des Sciences de l’Information et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Reims, France. pp.1026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1533,51 +1533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IstiABot, an Open Source Mobile Robot for Education and Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Workshop on Robot Motion and Control (RoMoCo) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Poznań, Poland. pp.131-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1663,51 +1663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Samiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pejman Rasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Rencontres du Végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Angers, France</w:t>
@@ -1762,51 +1762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2000,51 +2000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop on Planning, Perception and Navigation for Intelligent Vehicles (a IROS 2013 workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.210-215</w:t>
@@ -2086,51 +2086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Visibility Information for Multi-Robot Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2181,51 +2181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-Membership Method for Discrete Optimal Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2289,51 +2289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Robot Localization: A Set-Membership Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,51 +2410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2492,51 +2492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Robots Pose Tracking: a Set-Membership Approach Using a Visibility Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2587,51 +2587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kidnapping Problem of Mobile Robots: A Set Membership Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2695,51 +2695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Analysis for Kidnapping Problem using Range Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2848,51 +2848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2943,51 +2943,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-Membership Method for Discrete Optimal Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3092,51 +3092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR-Only Crop Navigation for Symmetrical Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Freitas Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3212,51 +3212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Report - Visibility Contractors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3563,51 +3563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05560336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algassimou Diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lagrange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niang Diatta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lahaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2026.109667" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Godon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103295" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ignazi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109441" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108800" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lucidarme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delanoue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6455182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03861646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Freitas Oliveira Freitas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22228918" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03563630v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20210002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Malavazi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.08.034" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Chatti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.08.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02517555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2014.908742" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05448653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Miallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x051.2025/htajby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04606985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02517659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoMoCo.2019.8787363" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Samiei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Rasti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528729v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94211-7_1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bautin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lhommeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004458001930200" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03157975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Freitas Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285266v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05560336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algassimou Diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lagrange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niang Diatta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lahaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2026.109667" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ignazi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109441" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Godon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103295" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108800" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03861646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Freitas Oliveira Freitas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22228918" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822926v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lucidarme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delanoue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyonneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6455182" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03563630v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20210002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Malavazi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.08.034" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Chatti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.08.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02517555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2014.908742" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05448653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Miallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x051.2025/htajby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04606985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02517659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoMoCo.2019.8787363" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Samiei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Rasti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528729v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94211-7_1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bautin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lhommeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004458001930200" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03157975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Freitas Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285266v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>