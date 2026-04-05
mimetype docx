--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -3716,355 +3716,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGERIE SPECTROSCOPIQUE SPIRALE ET COMPRESSED SENSING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SRM in vivo pour l\textquoterightétude de la composition tissulaire colorectale : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabrane Karkouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Millioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karkouri Jabrane</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560527v1</w:t>
+                <w:t xml:space="preserve">hal-01785183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SRM in vivo pour l\textquoterightétude de la composition tissulaire colorectale : résultats préliminaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jabrane Karkouri</w:t>
+                <w:t xml:space="preserve">IMAGERIE SPECTROSCOPIQUE SPIRALE ET COMPRESSED SENSING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karkouri Jabrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Millioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785183v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irregular spiral acquisition for compressive sensing in MRSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karkouri Jabrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Millioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual meeting of the ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4141,51 +4141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.4128-4131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4693,282 +4693,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Online Monitoring of the Ion Range by Means of Prompt Secondary Radiations</w:t>
+                <w:t xml:space="preserve">Tomographic reconstruction for Compton imaging in proton beam therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Krimmer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lojacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference On Advancements In Nuclear Instrumentation Measurement Methods And Their Applications (ANIMMA 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop "The future of radiation oncology : Imaging, Dosimetry, Biology &amp; Therapy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Berder Island, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873701v1</w:t>
+                <w:t xml:space="preserve">hal-00872790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic reconstruction for Compton imaging in proton beam therapy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-Time Online Monitoring of the Ion Range by Means of Prompt Secondary Radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balleyguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caponetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "The future of radiation oncology : Imaging, Dosimetry, Biology &amp; Therapy"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference On Advancements In Nuclear Instrumentation Measurement Methods And Their Applications (ANIMMA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Marseille, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2013.6728046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872790v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Bragg peak during ion therapy by means of prompt radiation. The ENVISION program</w:t>
               </w:r>
@@ -5092,51 +5092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image reconstruction for the Compton camera: calculation of the system matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lojacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5181,377 +5181,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes LM-MLEM pour la reconstruction d'images pour caméra Compton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Prost</w:t>
+                <w:t xml:space="preserve">Anatomical Constraints for 3D Multi-organ semi-automatic segmentation via clustering and graph cut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razmig Kéchichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828881v1</w:t>
+                <w:t xml:space="preserve">hal-00828887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical Constraints for 3D Multi-organ semi-automatic segmentation via clustering and graph cut</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Prost</w:t>
+                <w:t xml:space="preserve">A novel method for 3D prostate MR-histology registration using anatomical landmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mège-Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th European Signal Processing Conference (Eusipco)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.2591 - 2594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828887v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method for 3D prostate MR-histology registration using anatomical landmarks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Souchon</w:t>
+                <w:t xml:space="preserve">Algorithmes LM-MLEM pour la reconstruction d'images pour caméra Compton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lojacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference (Eusipco)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.2591 - 2594</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830845v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh Simplification using a Two-Sided Error Minimization</w:t>
               </w:r>
@@ -5769,360 +5769,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Velocity Estimation Using Compressed Sensing</w:t>
+                <w:t xml:space="preserve">Undersampled MRSI k-space for spectra with limited support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Richy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Liebgott</w:t>
+                <w:t xml:space="preserve">D Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMRM Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922168v1</w:t>
+                <w:t xml:space="preserve">hal-01879483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undersampled MRSI k-space for spectra with limited support</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Khalil</w:t>
+                <w:t xml:space="preserve">Reconstruction de données RF ultrasonores par compressive sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879483v1</w:t>
+                <w:t xml:space="preserve">hal-01922166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de données RF ultrasonores par compressive sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blood Velocity Estimation Using Compressed Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Orlando (USA), Unknown Region. pp.1427-1430, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922166v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image reconstruction for Compton camera applied to 3D prompt imaging during ion beam therapy</w:t>
               </w:r>
@@ -6361,382 +6361,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00715886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undersampling for fast multidimensional spectroscopy with sparse frequency domain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Prost</w:t>
+                <w:t xml:space="preserve">Efficient multi-object segmentation of 3D medical images using clustering and graph cuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razmig Kéchichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2011 - 18th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.2149-2152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879476v1</w:t>
+                <w:t xml:space="preserve">hal-00658028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating patient-specific variability in the oncoPET_DB database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Marache-Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC), 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Valence, Spain. pp.4184--4187, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NSSMIC.2011.6153801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient multi-object segmentation of 3D medical images using clustering and graph cuts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Prost</w:t>
+                <w:t xml:space="preserve">Undersampling for fast multidimensional spectroscopy with sparse frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouki Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2011 - 18th IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESMRMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Leipzig, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658028v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive sensing for raw RF signals reconstruction in ultrasound</w:t>
               </w:r>
@@ -6826,51 +6826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of respiratory motion correction on the detection of small lesions in whole-body PET imaging: A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Marache-Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7084,256 +7084,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Tetrahedral Mesh Quality for Electromagnetic and Thermal Simulations</w:t>
+                <w:t xml:space="preserve">Approximation de l'axe médian pour les objets discrets avec prise en compte de la courbure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.1044</w:t>
+              <w:t xml:space="preserve">GRETSI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414249v1</w:t>
+                <w:t xml:space="preserve">hal-00475926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation de l'axe médian pour les objets discrets avec prise en compte de la courbure</w:t>
+                <w:t xml:space="preserve">Impact of Tetrahedral Mesh Quality for Electromagnetic and Thermal Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Siauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Compumag 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.1044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475926v1</w:t>
+                <w:t xml:space="preserve">hal-00414249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Curvature to compute the Medial Axis with Constrained Centroidal Voronoi Diagram On Discrete Data</w:t>
               </w:r>
@@ -8445,273 +8445,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiresolution wavelet scheme for irregularly subdivided 3D triangular mesh</w:t>
+                <w:t xml:space="preserve">Décomposition en ondelettes de maillages triangulaires 3D irrégulièrement subdivisés. Application à la compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun-Sang Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho-Youl Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Image Processing (ICIP'99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Kobe, Japan. pp.171-174</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272216v1</w:t>
+                <w:t xml:space="preserve">hal-02272283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition en ondelettes de maillages triangulaires 3D irrégulièrement subdivisés. Application à la compression</w:t>
+                <w:t xml:space="preserve">A multiresolution wavelet scheme for irregularly subdivided 3D triangular mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun-Sang Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho-Youl Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Vannes, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Image Processing (ICIP'99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Kobe, Japan. pp.171-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272283v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate measurement of bubbles velocities with MUSIC</w:t>
               </w:r>
@@ -9484,51 +9484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370854v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Karkouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Prost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3112931" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Agier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Prost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.101564" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Franchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.01.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977869v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Jacinto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lojacono" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hilaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Krimmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/1/243" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merhej" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9TP8G0V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2271192" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hughes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#232;ge-Lechevallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2225835" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D9724D1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lojacono" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2275200" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lartizien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marache-Francisco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2180923" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Won Cho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Park" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Youl Jung" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.01.032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dardenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gelas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw L Nowinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2009.03.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01507.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2007.70430" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919947v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.898969" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Perrenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vaillant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Finet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gouaillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2003.10.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2004.1260763" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magnin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.04.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5Z5WH8X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537014v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2004.1260764" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008534v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turjman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2003.809619" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009702v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.988951" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.855441" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degiovanni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019790014011092700" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBA9431245E9150E49ABFDBE40C19E5A5AA6C0F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coste" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Pfeuffer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056801v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560527v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karkouri Jabrane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208307v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kechichian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025725" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873701v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krimmer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balleyguier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brons" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caponetto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6728046" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hilaire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Enghardt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850525v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830845v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ovreiu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Riveros Reyes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732335v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2338714.2338722" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922168v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0353" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879483v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merhej" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khalil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922166v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920979v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6152647" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715886v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dedes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Force" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879476v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Merhej" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Diab" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722960v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marache-Francisco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rouet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6153801" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658028v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922175v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935766" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649827v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamare" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2010.5874465" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543302v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Dias" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653464" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414249v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475926v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khaddour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414401" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414279v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922377v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922373v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaerer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922374v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272257v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Su Kim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272281v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Rossignac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272264v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Sang Kim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272216v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thibon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988536v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rastello" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271708v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mamou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Preteux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271705v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370854v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Karkouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Prost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3112931" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Agier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Prost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.101564" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Franchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.01.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977869v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Jacinto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lojacono" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hilaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Krimmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/1/243" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merhej" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9TP8G0V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2271192" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hughes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#232;ge-Lechevallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2225835" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D9724D1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lojacono" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2275200" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lartizien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marache-Francisco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2180923" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Won Cho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Park" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Youl Jung" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.01.032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dardenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gelas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw L Nowinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2009.03.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01507.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2007.70430" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919947v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.898969" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Perrenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vaillant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Finet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gouaillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2003.10.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2004.1260763" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magnin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.04.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5Z5WH8X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537014v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2004.1260764" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008534v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turjman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2003.809619" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009702v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.988951" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.855441" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degiovanni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019790014011092700" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBA9431245E9150E49ABFDBE40C19E5A5AA6C0F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coste" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Pfeuffer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056801v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785183v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560527v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karkouri Jabrane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208307v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kechichian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025725" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872790v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hilaire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873701v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krimmer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balleyguier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brons" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caponetto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6728046" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Enghardt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850525v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828887v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830845v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828881v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ovreiu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Riveros Reyes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732335v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2338714.2338722" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879483v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merhej" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khalil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922166v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0353" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920979v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6152647" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715886v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dedes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Force" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116036" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722960v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marache-Francisco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rouet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6153801" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879476v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Merhej" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Diab" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922175v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935766" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649827v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamare" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2010.5874465" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543302v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Dias" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653464" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475926v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khaddour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414401" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414279v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922377v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922373v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaerer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922374v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272257v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Su Kim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272281v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Rossignac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272264v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Sang Kim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272283v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thibon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272216v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988536v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rastello" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271708v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mamou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Preteux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271705v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>