--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1597,1608 +1597,1620 @@
               <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 216 (2), pp.410-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amc.2010.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational tetrahedral mesh generation from discrete volume data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (5), pp.401-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational implicit surface meshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wieslaw L Nowinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (3), pp.312-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cag.2009.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive Lossless Mesh Compression Via Incremental Parametric Refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (5), pp.1301-1310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01507.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic remeshing of 3D triangular meshes with metric-dependent discrete Voronoi Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chassery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (2), pp.369--381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2007.70430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compactly supported radial basis functions based collocation method for level-set evolution in image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (7), pp.1873-1887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIP.2007.898969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Correction for Coronary Stent Reconstruction From Rotational X-ray Projection Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Perrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Douek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (10), pp.1412-1423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of 3D Triangular Meshes with Progressive Precision</w:t>
+                <w:t xml:space="preserve">Mesh-based video objects tracking combining motion and luminance discontinuities criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gouaillard</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2003.10.017⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (7), pp.1213-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2004.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537022v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet Based Multiresolution Analysis of Irregular Surface Meshes</w:t>
+                <w:t xml:space="preserve">Compression of 3D Triangular Meshes with Progressive Precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gouaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2004.1260763⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (1), pp.35-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2003.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537010v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh-based video objects tracking combining motion and luminance discontinuities criteria</w:t>
+                <w:t xml:space="preserve">Wavelet Based Multiresolution Analysis of Irregular Surface Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2004.04.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10 (2), pp.113-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2004.1260763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02158558v1</w:t>
+                <w:t xml:space="preserve">hal-00537010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wavelet-Based Progressive Compression Scheme For Triangle Meshes : Wavemesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 10 (2), pp.123-129. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2004.1260764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonseparable wavelet-based cone-beam reconstruction in 3-d rotational angiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Turjman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (3), pp.360-367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2003.809619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresolution reconstruction in fan-beam tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Turjman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11 (3), pp.169-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/83.988951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic reconstruction using nonseparable wavelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Turjman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9 (8), pp.1445-1450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/83.855441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure automatique de la diffusivité thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Degiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 14 (11), pp.927-932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rphysap:019790014011092700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00244681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3208,466 +3220,466 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under-sampled spiral 31P-MRSI for dynamic exercise applications at 3T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Karkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Pfeuffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Virtually, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under-sampled spiral 31P-MRSI for dynamic exercise applications at 3T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Karkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Pfeuffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Paris (Virtually), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie spectroscopique spirale rapide basée sur un sous-échantillonnage irrégulier temporel : démonstration in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Karkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Millioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFRMBM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Spiral Chemical Shift Imaging For Proton Density And T2*Fat-Water Quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Karkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Millioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,73 +3698,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRM in vivo pour l\textquoterightétude de la composition tissulaire colorectale : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Karkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3774,124 +3786,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMAGERIE SPECTROSCOPIQUE SPIRALE ET COMPRESSED SENSING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karkouri Jabrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Millioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3899,120 +3911,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irregular spiral acquisition for compressive sensing in MRSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karkouri Jabrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Millioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4020,106 +4032,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual meeting of the ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time samples selection in spiral acquisition for sparse magnetic resonance spectroscopic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Karkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4141,115 +4153,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.4128-4131, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8297059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubless 3D medical image bundle registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4258,159 +4270,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISAPP 2016 11th Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Rome, Italy. pp.265-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de signaux de spectroscopie 2D de corrélation échantillonnés irrégulièrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Merhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4425,325 +4437,325 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non uniform sampling for sparse 2D correlated MRS: a quantitative point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Merhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positioning of anatomical landmarks in orthopedics by MESH registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Jacinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kechichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.3572 - 3576, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic reconstruction for Compton imaging in proton beam therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lojacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4751,392 +4763,392 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "The future of radiation oncology : Imaging, Dosimetry, Biology &amp; Therapy"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Berder Island, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Online Monitoring of the Ion Range by Means of Prompt Secondary Radiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balleyguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caponetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference On Advancements In Nuclear Instrumentation Measurement Methods And Their Applications (ANIMMA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Marseille, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ANIMMA.2013.6728046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Bragg peak during ion therapy by means of prompt radiation. The ENVISION program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Enghardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image reconstruction for the Compton camera: calculation of the system matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lojacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5151,342 +5163,342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Symposium on Signals and Systems for Medical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical Constraints for 3D Multi-organ semi-automatic segmentation via clustering and graph cut</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Prost</w:t>
+                <w:t xml:space="preserve">A novel method for 3D prostate MR-histology registration using anatomical landmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mège-Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th European Signal Processing Conference (Eusipco)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.2591 - 2594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828887v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method for 3D prostate MR-histology registration using anatomical landmarks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Prost</w:t>
+                <w:t xml:space="preserve">Anatomical Constraints for 3D Multi-organ semi-automatic segmentation via clustering and graph cut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razmig Kéchichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference (Eusipco)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.2591 - 2594</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830845v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes LM-MLEM pour la reconstruction d'images pour caméra Compton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lojacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5501,181 +5513,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh Simplification using a Two-Sided Error Minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ovreiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. G. Riveros Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IEEE International Conference on Digital Home</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A web interface for 3D visualization and interactive segmentation of medical images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Jacinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5720,322 +5732,322 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web 3D 2012 - 17th International Conference on 3D Web Technology (Web 3D)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Los Angeles, United States. pp.51-58, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2338714.2338722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undersampled MRSI k-space for spectra with limited support</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Khalil</w:t>
+                <w:t xml:space="preserve">Reconstruction de données RF ultrasonores par compressive sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879483v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de données RF ultrasonores par compressive sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Liebgott</w:t>
+                <w:t xml:space="preserve">Undersampled MRSI k-space for spectra with limited support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ISMRM Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922166v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood Velocity Estimation Using Compressed Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6053,92 +6065,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Orlando (USA), Unknown Region. pp.1427-1430, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image reconstruction for Compton camera applied to 3D prompt imaging during ion beam therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lojacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6147,612 +6159,612 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Valencia, Spain. pp.3518 - 3521, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2011.6152647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging system for QA: present status and future prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Force</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd NIRS-ETOILE symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00715886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient multi-object segmentation of 3D medical images using clustering and graph cuts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Desvignes</w:t>
+                <w:t xml:space="preserve">Incorporating patient-specific variability in the oncoPET_DB database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Marache-Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2011 - 18th IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC), 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Valence, Spain. pp.4184--4187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2011.6153801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00658028v1</w:t>
+                <w:t xml:space="preserve">hal-00722960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating patient-specific variability in the oncoPET_DB database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Marache-Francisco</w:t>
+                <w:t xml:space="preserve">Efficient multi-object segmentation of 3D medical images using clustering and graph cuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razmig Kéchichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC), 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2011 - 18th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.2149-2152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2011.6153801⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00722960v1</w:t>
+                <w:t xml:space="preserve">hal-00658028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undersampling for fast multidimensional spectroscopy with sparse frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Merhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive sensing for raw RF signals reconstruction in ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6771,1338 +6783,1338 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Diego, California, USA, Unknown Region. pp.367-370, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of respiratory motion correction on the detection of small lesions in whole-body PET imaging: A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Marache-Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE Nuclear Science Symposium (NSS) and Medical Imaging Conference (MIC).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Knoxville, Tenessee, United States. pp.3531 - 3533, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NSSMIC.2010.5874465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based multi-scale analysis of plates and rods in human trabecular bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Hong Kong, China. pp.2289-2292, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation de l'axe médian pour les objets discrets avec prise en compte de la courbure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Exploiting Curvature to compute the Medial Axis with Constrained Centroidal Voronoi Diagram On Discrete Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Siauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Khaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Le Caire, Egypt. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5414401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475926v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Tetrahedral Mesh Quality for Electromagnetic and Thermal Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Approximation de l'axe médian pour les objets discrets avec prise en compte de la courbure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.1044</w:t>
+              <w:t xml:space="preserve">GRETSI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414249v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Curvature to compute the Medial Axis with Constrained Centroidal Voronoi Diagram On Discrete Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Impact of Tetrahedral Mesh Quality for Electromagnetic and Thermal Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Siauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE ICIP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Compumag 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.1044</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475924v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de maillages triangulaires adaptatifs 2D avec des Diagrammes de Voronoi Centroidaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational tetrahedral mesh generation from discrete volume data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medial Axis Approximation with Constrained Centroidal Voronoi Diagrams On Discrete Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Istanboul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RBF-based multiphase level set method for segmentation in echocardiography using the statistics of the radiofrequency signal</w:t>
+                <w:t xml:space="preserve">Radial Basis Functions Collocation Methods For Model-Based Level-set Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing ICIP'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.157-160</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Antonio, TX, USA, Unknown Region. pp.237-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922377v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial Basis Functions Collocation Methods For Model-Based Level-set Segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">A RBF-based multiphase level set method for segmentation in echocardiography using the statistics of the radiofrequency signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Antonio, TX, USA, Unknown Region. pp.237-240</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing ICIP'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922373v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of myocardial regions in echocardiography using the statistics of the radio-frequency signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8117,87 +8129,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart, FIMH'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Salt Lake City, UT, USA, Unknown Region. pp.433-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watermarking of 3D Irregular Meshes Based on Wavelet Multiresolution Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-Su Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8225,703 +8237,703 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWDW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Sienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN EFFICIENT SUBDIVISION INVERSION FOR WAVEMESH-BASED PROGRESSIVE COMPRESSION OF 3D TRIANGLE MESHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarek Rossignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE INVERSE PROBLEM OF WAVELET SCHEME CONSTRUCTION FOR IRREGULARLY SUBDIVIDED 3D TRIANGULAR MESHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun-Sang Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Le Creusot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition en ondelettes de maillages triangulaires 3D irrégulièrement subdivisés. Application à la compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun-Sang Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho-Youl Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiresolution wavelet scheme for irregularly subdivided 3D triangular mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun-Sang Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho-Youl Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Image Processing (ICIP'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Kobe, Japan. pp.171-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate measurement of bubbles velocities with MUSIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier-Based imaging applied to synthetic aperture sonar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Oceans\textquoteright96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Fort Lauderdale, United States. pp.1521\textendash1526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8931,413 +8943,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression des maillages surfaciques 3D statiques et dynamiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Compression of static and dynamic 3-D meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Preteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Valette</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compression des Images et des Signaux Médicaux, Traité IC2 - Série Information et Science du Vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès-Lavoisier, Paris, France, pp.231-267, 2007</w:t>
+              <w:t xml:space="preserve">Compression of Biomedical Images and Signals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, Chippenham, UK, pp.211-245, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271708v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of static and dynamic 3-D meshes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Compression des maillages surfaciques 3D statiques et dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Preteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Valette</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compression of Biomedical Images and Signals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE, Chippenham, UK, pp.211-245, 2007</w:t>
+              <w:t xml:space="preserve">Compression des Images et des Signaux Médicaux, Traité IC2 - Série Information et Science du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, Paris, France, pp.231-267, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271705v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2012 Activity Report of the Regional Research Programme on Hadrontherapy for the ETOILE Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ardail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Armandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Balosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Centre Etoile; Université Lyon 1 - Claude Bernard. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId249"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9484,51 +9496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370854v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Karkouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Prost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3112931" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Agier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Prost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.101564" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Franchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.01.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977869v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Jacinto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lojacono" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hilaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Krimmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/1/243" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merhej" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9TP8G0V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2271192" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hughes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#232;ge-Lechevallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2225835" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D9724D1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lojacono" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2275200" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lartizien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marache-Francisco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2180923" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Won Cho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Park" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Youl Jung" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.01.032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dardenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gelas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw L Nowinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2009.03.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01507.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2007.70430" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919947v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.898969" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Perrenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vaillant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Finet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gouaillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2003.10.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2004.1260763" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magnin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.04.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5Z5WH8X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537014v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2004.1260764" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008534v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turjman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2003.809619" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009702v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.988951" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.855441" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degiovanni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019790014011092700" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBA9431245E9150E49ABFDBE40C19E5A5AA6C0F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coste" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Pfeuffer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056801v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785183v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560527v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karkouri Jabrane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208307v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kechichian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025725" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872790v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hilaire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873701v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krimmer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balleyguier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brons" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caponetto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6728046" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Enghardt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850525v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828887v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830845v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828881v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ovreiu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Riveros Reyes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732335v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2338714.2338722" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879483v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merhej" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khalil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922166v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0353" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920979v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6152647" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715886v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dedes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Force" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116036" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722960v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marache-Francisco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rouet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6153801" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879476v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Merhej" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Diab" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922175v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935766" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649827v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamare" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2010.5874465" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543302v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Dias" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653464" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475926v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khaddour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414401" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414279v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922377v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922373v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaerer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922374v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272257v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Su Kim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272281v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Rossignac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272264v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Sang Kim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272283v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thibon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272216v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988536v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rastello" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271708v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mamou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Preteux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271705v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370854v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Karkouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Prost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3112931" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Agier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Prost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.101564" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Franchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.01.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977869v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Jacinto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lojacono" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hilaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Krimmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/1/243" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merhej" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9TP8G0V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2271192" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hughes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#232;ge-Lechevallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2225835" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D9724D1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lojacono" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2275200" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lartizien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marache-Francisco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2180923" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Won Cho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Park" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Youl Jung" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.01.032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V5NSVS1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dardenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gelas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw L Nowinski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2009.03.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01507.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2007.70430" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.898969" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Perrenot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vaillant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Finet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.04.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5Z5WH8X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gouaillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2003.10.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2004.1260763" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2004.1260764" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008534v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turjman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2003.809619" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.988951" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.855441" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degiovanni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019790014011092700" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBA9431245E9150E49ABFDBE40C19E5A5AA6C0F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coste" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Pfeuffer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029574v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398338v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056801v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560527v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karkouri Jabrane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068024v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297059" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208307v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208313v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kechichian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025725" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hilaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873701v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krimmer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balleyguier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brons" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caponetto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6728046" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838430v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Enghardt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabello" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850525v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830845v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828881v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838845v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ovreiu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Riveros Reyes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732335v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2338714.2338722" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922166v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879483v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merhej" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khalil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922168v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0353" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920979v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6152647" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dedes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Force" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722960v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marache-Francisco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rouet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6153801" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658028v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116036" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879476v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Merhej" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Diab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922175v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935766" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649827v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamare" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2010.5874465" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543302v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Dias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653464" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475924v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khaddour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414401" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475926v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414249v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475925v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272248v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922373v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaerer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922377v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922374v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272257v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Su Kim" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272281v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Rossignac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272264v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Sang Kim" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thibon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272216v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988536v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rastello" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271705v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mamou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Preteux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271708v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>