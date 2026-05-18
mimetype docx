--- v0 (2026-03-15)
+++ v1 (2026-05-18)
@@ -259,225 +259,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intellectuels et médias : de nouvelles interactions à l'ère digitale ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les transformations de la vie intellectuelle en France à l’ère du numérique (1989-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rieffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camelia Cusnir; Nicolas Pélissier; Rémy Rieffel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectuels et médias à l’ère numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-16, 2021, Communication et Civilisation, 978-2-343-23423-6</w:t>
+              <w:t xml:space="preserve">, pp.17-34, 2021, Communication et Civilisation, 978-2-343-23423-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901124v1</w:t>
+                <w:t xml:space="preserve">hal-03901211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations de la vie intellectuelle en France à l’ère du numérique (1989-2019)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intellectuels et médias : de nouvelles interactions à l'ère digitale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Cusnir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rieffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camelia Cusnir; Nicolas Pélissier; Rémy Rieffel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectuels et médias à l’ère numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.17-34, 2021, Communication et Civilisation, 978-2-343-23423-6</w:t>
+              <w:t xml:space="preserve">, pp.9-16, 2021, Communication et Civilisation, 978-2-343-23423-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901211v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’emprise des médias et d’Internet sur la vie intellectuelle en France</w:t>
               </w:r>
@@ -543,582 +543,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet Soljenitsyne et la réflexion sur le totalitarisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médias et journalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garcin-Marrou Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rieffel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Philippe Poirrier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Wrona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Walter; David Douyère; Jean-Luc Bouillon; Caroline Ollivier-Yaniv. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture, médias, pouvoirs aux États-Unis et en Europe occidentale de 1945 à 1991</w:t>
+              <w:t xml:space="preserve">Dynamiques des recherches en sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.207-211, 2019, Collection U-21 - Textes et documents, 978-2-36441-296-5</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CPDirSIC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-36, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975556v1</w:t>
+                <w:t xml:space="preserve">hal-03982924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art du clair-obscur. Les entretiens de Louis Guilloux à la radio et à la télévision</w:t>
+                <w:t xml:space="preserve">L’effet Soljenitsyne et la réflexion sur le totalitarisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rieffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Baptiste Legavre. </w:t>
+              <w:t xml:space="preserve">Philippe Poirrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Louis Guilloux dans les médias. Les réceptions de l'oeuvre</w:t>
+              <w:t xml:space="preserve">Culture, médias, pouvoirs aux États-Unis et en Europe occidentale de 1945 à 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.161-175, 2019, Interférences, 978-2-7235-7814-2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-211, 2019, Collection U-21 - Textes et documents, 978-2-36441-296-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901322v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias et journalisme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’art du clair-obscur. Les entretiens de Louis Guilloux à la radio et à la télévision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rieffel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jacques Walter; David Douyère; Jean-Luc Bouillon; Caroline Ollivier-Yaniv. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Baptiste Legavre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques des recherches en sciences de l'information et de la communication</w:t>
+              <w:t xml:space="preserve">Louis Guilloux dans les médias. Les réceptions de l'oeuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPDirSIC</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.19-36, 2019</w:t>
+                <w:t xml:space="preserve">Presses Universitaires Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-175, 2019, Interférences, 978-2-7235-7814-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982924v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liberté de la presse au prisme des contraintes économiques, technologiques et sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préface : Le journalisme de presse écrite, un journalisme en réinvention ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legavre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rieffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Roseline Letteron. </w:t>
+              <w:t xml:space="preserve">Jean-Baptiste Legavre; Rémy Rieffel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La liberté de la presse écrite au XXIe siècle</w:t>
+              <w:t xml:space="preserve">Le web dans les rédactions de presse écrite. Processus, appropriations, résistances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.193-206, 2017, Biblis, 978-2-271-11418-1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Pepper - L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-30, 2017, Communication, politique et société, 978-2-343-13089-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901648v1</w:t>
+                <w:t xml:space="preserve">hal-03850839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la révolution numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rieffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Poirrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et pratiques de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, 2017, Notices, 978-2111450820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface : Le journalisme de presse écrite, un journalisme en réinvention ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La liberté de la presse au prisme des contraintes économiques, technologiques et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rieffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Baptiste Legavre; Rémy Rieffel. </w:t>
+              <w:t xml:space="preserve">Roseline Letteron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le web dans les rédactions de presse écrite. Processus, appropriations, résistances</w:t>
+              <w:t xml:space="preserve">La liberté de la presse écrite au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Pepper - L'Harmattan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-30, 2017, Communication, politique et société, 978-2-343-13089-7</w:t>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-206, 2017, Biblis, 978-2-271-11418-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850839v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations du monde de la culture à l’ère numérique : vers une nouvelle configuration culturelle ?</w:t>
               </w:r>
@@ -1664,51 +1664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Ringoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tétu Jean-Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Wrona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Le « gouvernement » des journalistes - The “Government” of journalists - O “governo” dos jornalistas, 2 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1772,51 +1772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Ringoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tétu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Wrona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (2), pp.4-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2023,267 +2023,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les 100 mots des sciences de l'information et de la communication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’emprise médiatique sur le débat d’idées. Trente années de vie intellectuelle (1989-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rieffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Que sais-je ?, 978-2-7154-1230-9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, Hors collection, 978-2-13-083810-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872996v1</w:t>
+                <w:t xml:space="preserve">hal-03901275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emprise médiatique sur le débat d’idées. Trente années de vie intellectuelle (1989-2019)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les 100 mots des sciences de l'information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legavre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rieffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Baptiste Legavre; Rémy Rieffel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Que sais-je ?, 978-2-7154-1230-9. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/puf.legav.2017.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901275v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intellectuels et médias à l’ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Cusnir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camelia Cusnir; Nicolas Pélissier; Rémy Rieffel. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...40 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Communication et Civilisation, 978-2-343-23423-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2298,77 +2298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intellectuels et médias à l'ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Cusnir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions l'Harmattan. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2474,80 +2474,80 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le web dans les rédactions de presse écrite. Processus, appropriations, résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Legavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rieffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Legavre; Rémy Rieffel. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Pepper - L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2-343-13089-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2731,51 +2731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rieffel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/en/research/publications/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04412033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03901124v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Cusnir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-intellectuels_et_medias_a_l_ere_numerique_nicolas_pelissier_camelia_cusnir_remy_rieffel-9782343234236-70137.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03901211v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03982844v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/generations-du-xxe-siecle-2/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03975556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/633-culture-medias-pouvoirs-aux-etats-unis-et-en-europe-occidentale-de-1945-a-1991-9782364412965.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03901322v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6962/louis-guilloux-dans-les-medias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03982924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin-Marrou Isabelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03901648v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/economie-droit/la-liberte-de-la-presse-ecrite-au-xxie-siecle/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03901432v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03850839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legavre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_web_dans_les_redactions_de_presse_ecrite_processus_appropriations_resistances_jean_baptiste_legavre_remy_rieffel-9782343130897-58126.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03901582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/philosophie/546-le-numerique-en-debat-9782364412316.html?search_query=Le+numerique+en+debat.+Des+nombres%2C+des+machines+et+des+hommes&amp;amp;results=69" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04412069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04412050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04412082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03901517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berlat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Jou&#235;t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ringoot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;tu Jean-Francois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois T&#233;tu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04103113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9316" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1997.402118" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03872996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quesaisje.com/content/Les_100_mots_des_sciences_de_linformation_et_de_la_communication" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.legav.2017.01" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03901275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Lemprise_m%C3%A9diatique_sur_le_d%C3%A9bat_did%C3%A9es" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03900995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573953v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364006v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lukasik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_influence_des_leaders_d_opinion_un_modele_pour_l_etude_des_usages_et_de_la_reception_des_reseaux_socionumeriques_stephanie_lukasik-9782343239699-71202.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03873547v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rieffel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/en/research/publications/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04412033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03901211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-intellectuels_et_medias_a_l_ere_numerique_nicolas_pelissier_camelia_cusnir_remy_rieffel-9782343234236-70137.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03901124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Cusnir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03982844v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/generations-du-xxe-siecle-2/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03982924v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin-Marrou Isabelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03975556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/633-culture-medias-pouvoirs-aux-etats-unis-et-en-europe-occidentale-de-1945-a-1991-9782364412965.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03901322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6962/louis-guilloux-dans-les-medias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03850839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legavre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_web_dans_les_redactions_de_presse_ecrite_processus_appropriations_resistances_jean_baptiste_legavre_remy_rieffel-9782343130897-58126.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03901432v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03901648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/economie-droit/la-liberte-de-la-presse-ecrite-au-xxie-siecle/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03901582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/philosophie/546-le-numerique-en-debat-9782364412316.html?search_query=Le+numerique+en+debat.+Des+nombres%2C+des+machines+et+des+hommes&amp;amp;results=69" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04412069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04412050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04412082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03901517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berlat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Jou&#235;t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ringoot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;tu Jean-Francois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois T&#233;tu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04103113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9316" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1997.402118" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03901275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Lemprise_m%C3%A9diatique_sur_le_d%C3%A9bat_did%C3%A9es" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03872996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quesaisje.com/content/Les_100_mots_des_sciences_de_linformation_et_de_la_communication" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.legav.2017.01" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03900995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573953v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364006v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lukasik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_influence_des_leaders_d_opinion_un_modele_pour_l_etude_des_usages_et_de_la_reception_des_reseaux_socionumeriques_stephanie_lukasik-9782343239699-71202.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03873547v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>