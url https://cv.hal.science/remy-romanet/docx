--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -126,1742 +126,1876 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution mass spectrometry-based metabolomics for increased grape juice metabolite coverage.</w:t>
+                <w:t xml:space="preserve">Biofilm of Oenococcus oeni on yeast derivatives: An innovation to trigger malolactic fermentation and modulate the molecular fingerprint of wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
+                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
+                <w:t xml:space="preserve">Estelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Billet</w:t>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
+                <w:t xml:space="preserve">Yves Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bahut</w:t>
+                <w:t xml:space="preserve">Evelyne Fonchy-Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (1), pp.54. </w:t>
+              <w:t xml:space="preserve">Current Research in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11, pp.100375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods13010054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crbiot.2026.100375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398489v1</w:t>
+                <w:t xml:space="preserve">hal-05556040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oxidative Stability of Champagne Base Wines Aged on Lees in Barrels: A 2-Year Study</w:t>
+                <w:t xml:space="preserve">High-resolution mass spectrometry-based metabolomics for increased grape juice metabolite coverage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Maxe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (3), pp.364. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox13030364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods13010054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143788v1</w:t>
+                <w:t xml:space="preserve">hal-04398489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition for Nitrogen Resources: An Explanation of the Effects of a Bioprotective Strain Metschnikowia pulcherrima on the Growth of Hanseniaspora Genus in Oenology</w:t>
+                <w:t xml:space="preserve">The Oxidative Stability of Champagne Base Wines Aged on Lees in Barrels: A 2-Year Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlys Puyo</w:t>
+                <w:t xml:space="preserve">Charlotte Maxe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Scalabrino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
+                <w:t xml:space="preserve">Michel Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Simonin</w:t>
+                <w:t xml:space="preserve">Régis D Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Klein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (5), pp.724. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), pp.364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods13050724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox13030364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143945v1</w:t>
+                <w:t xml:space="preserve">hal-05143788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection Efficiency of Metschnikowia Strains in Synthetic Must: Comparative Study and Metabolomic Investigation of the Mechanisms Involved</w:t>
+                <w:t xml:space="preserve">Competition for Nitrogen Resources: An Explanation of the Effects of a Bioprotective Strain Metschnikowia pulcherrima on the Growth of Hanseniaspora Genus in Oenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelys Puyo</w:t>
+                <w:t xml:space="preserve">Maëlys Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Mas</w:t>
+                <w:t xml:space="preserve">Léa Scalabrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lebleux</w:t>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (21), pp.3927. </w:t>
+              <w:t xml:space="preserve">, 2024, 13 (5), pp.724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12213927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods13050724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172206v1</w:t>
+                <w:t xml:space="preserve">hal-05143945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Must protection, sulfites versus bioprotection: A metabolomic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 173, pp.113383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the diversity of Chardonnay aroma through the metabolic interactions of Saccharomyces cerevisiae cocultures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bioprotection Efficiency of Metschnikowia Strains in Synthetic Must: Comparative Study and Metabolomic Investigation of the Mechanisms Involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelys Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Eicher</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1032842⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (21), pp.3927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12213927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011402v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White Wine Antioxidant Metabolome: Definition and Dynamic Behavior during Aging on Lees in Oak Barrels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Expanding the diversity of Chardonnay aroma through the metabolic interactions of Saccharomyces cerevisiae cocultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1032842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1032842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox12020395⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05266492v1</w:t>
+                <w:t xml:space="preserve">hal-04011402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfonation Reactions behind the Fate of White Wine’s Shelf-Life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">White Wine Antioxidant Metabolome: Definition and Dynamic Behavior during Aging on Lees in Oak Barrels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12020395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo12040323⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05266514v1</w:t>
+                <w:t xml:space="preserve">hal-05266492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the chemical space of white wine antioxidant capacity: A combined DPPH, EPR and FT-ICR-MS study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sulfonation Reactions behind the Fate of White Wine’s Shelf-Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Lucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129566⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12040323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266677v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant activity from inactivated yeast: Expanding knowledge beyond the glutathione-related oxidative stability of wine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exploring the chemical space of white wine antioxidant capacity: A combined DPPH, EPR and FT-ICR-MS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Sarhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Uhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 325, pp.126941. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 355, pp.129566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126941⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02893531v1</w:t>
+                <w:t xml:space="preserve">hal-05266677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterization of White Wines Antioxidant Metabolome by Ultra High Performance Liquid Chromatography High-Resolution Mass Spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Antioxidant activity from inactivated yeast: Expanding knowledge beyond the glutathione-related oxidative stability of wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox9020115⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 325, pp.126941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513911v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic diversity conveyed by the process leading to glutathione accumulation in inactivated dry yeast: A synthetic media study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Molecular Characterization of White Wines Antioxidant Metabolome by Ultra High Performance Liquid Chromatography High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.06.008⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox9020115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173718v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Metabolic diversity conveyed by the process leading to glutathione accumulation in inactivated dry yeast: A synthetic media study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youzhong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.762-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Antioxidant Potential of White Wines Relies on the Chemistry of Sulfur-Containing Compounds: An Optimized DPPH Assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youzhong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (7), pp.1353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules24071353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1871,637 +2005,637 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The universe in a glass of wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lucio,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Utilisateur.ices d’Infranalytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message in a bottle: molecular memories of wines and spirits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes JFSM Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving from sulfites to bioprotection: which impact on chardonnay wine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IVES, 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biovi : a research promgram for reducing chemical imput in vine and wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stabilité oxydative des vins blancs : réactivité des composés soufrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème conférence Œnofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2511,353 +2645,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of radical scavenging properties of sulfonated compounds in model wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachtalidou, S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stability of dry wines: correlation between DPPH, ESR measurements with sensory analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the DPPH assay for measuring the antioxidant potential of white wine active compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Coelho,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2867,156 +3001,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation markers of premature aging in Chardonnay wine: Combined use of GC-MS/MS, GC-O/Olfactoscan and sensory analysis for their characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Vessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, Proceedings of the 16. Weurman flavour research symposium, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5913793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3026,154 +3160,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du sulfitage au cours des opérations prefermentaires sur la stabilité oxydative des vins de chardonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caiveau J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaud-Weber, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact du sulfitage au cours des opérations prefermentaires sur la stabilité oxydative des vins de chardonnay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3183,114 +3317,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude moléculaire de la stabilité oxydative des vins blancs de Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Bourgogne Franche-Comté, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019UBFCK033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02918125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3358,51 +3492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09D2831E"/>
+    <w:nsid w:val="E516EA4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3589,51 +3723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-romanet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0779-6139" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04398489v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13010054" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143788v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maxe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parisot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13030364" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Scalabrino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13050724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Puyo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12213927" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011402v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1032842" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020395" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040323" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sarhane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Uhl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129566" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126941" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9020115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio," TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt Kopplin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267022v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachtalidou, S" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros, A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267079v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coelho," TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vessot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5913793" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiveau J" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud-Weber, A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02918125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UBFCK033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-romanet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0779-6139" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556040v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fontaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gosselin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fonchy-Penot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbiot.2026.100375" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04398489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13010054" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maxe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parisot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13030364" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Scalabrino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13050724" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Puyo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12213927" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1032842" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020395" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sarhane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Uhl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129566" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126941" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513911v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9020115" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071353" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt Kopplin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachtalidou, S" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros, A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coelho," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vessot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5913793" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiveau J" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud-Weber, A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02918125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UBFCK033" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>