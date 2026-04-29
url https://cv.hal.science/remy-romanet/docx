--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -294,161 +294,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution mass spectrometry-based metabolomics for increased grape juice metabolite coverage.</w:t>
+                <w:t xml:space="preserve">Competition for Nitrogen Resources: An Explanation of the Effects of a Bioprotective Strain Metschnikowia pulcherrima on the Growth of Hanseniaspora Genus in Oenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
+                <w:t xml:space="preserve">Maëlys Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
+                <w:t xml:space="preserve">Léa Scalabrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Billet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bahut</w:t>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (1), pp.54. </w:t>
+              <w:t xml:space="preserve">, 2024, 13 (5), pp.724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods13010054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods13050724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398489v1</w:t>
+                <w:t xml:space="preserve">hal-05143945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Oxidative Stability of Champagne Base Wines Aged on Lees in Barrels: A 2-Year Study</w:t>
               </w:r>
@@ -558,563 +558,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition for Nitrogen Resources: An Explanation of the Effects of a Bioprotective Strain Metschnikowia pulcherrima on the Growth of Hanseniaspora Genus in Oenology</w:t>
+                <w:t xml:space="preserve">High-resolution mass spectrometry-based metabolomics for increased grape juice metabolite coverage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlys Puyo</w:t>
+                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Scalabrino</w:t>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Klein</w:t>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (5), pp.724. </w:t>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods13050724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods13010054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143945v1</w:t>
+                <w:t xml:space="preserve">hal-04398489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Must protection, sulfites versus bioprotection: A metabolomic study</w:t>
+                <w:t xml:space="preserve">Expanding the diversity of Chardonnay aroma through the metabolic interactions of Saccharomyces cerevisiae cocultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lebleux</w:t>
+                <w:t xml:space="preserve">Fanny Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Ballester</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113383⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1032842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1032842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189828v1</w:t>
+                <w:t xml:space="preserve">hal-04011402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioprotection Efficiency of Metschnikowia Strains in Synthetic Must: Comparative Study and Metabolomic Investigation of the Mechanisms Involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelys Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelys Puyo</w:t>
+                <w:t xml:space="preserve">Perrine Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Mas</w:t>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (21), pp.3927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods12213927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the diversity of Chardonnay aroma through the metabolic interactions of Saccharomyces cerevisiae cocultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Must protection, sulfites versus bioprotection: A metabolomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bordet</w:t>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Eicher</w:t>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.1032842. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.113383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1032842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011402v1</w:t>
+                <w:t xml:space="preserve">hal-04189828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White Wine Antioxidant Metabolome: Definition and Dynamic Behavior during Aging on Lees in Oak Barrels</w:t>
               </w:r>
@@ -1360,51 +1360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Sarhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Uhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1468,51 +1468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activity from inactivated yeast: Expanding knowledge beyond the glutathione-related oxidative stability of wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1615,51 +1615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Characterization of White Wines Antioxidant Metabolome by Ultra High Performance Liquid Chromatography High-Resolution Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1713,295 +1713,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic diversity conveyed by the process leading to glutathione accumulation in inactivated dry yeast: A synthetic media study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Antioxidant Potential of White Wines Relies on the Chemistry of Sulfur-Containing Compounds: An Optimized DPPH Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youzhong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123, pp.762-770. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (7), pp.1353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules24071353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173718v1</w:t>
+                <w:t xml:space="preserve">hal-02173660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Antioxidant Potential of White Wines Relies on the Chemistry of Sulfur-Containing Compounds: An Optimized DPPH Assay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic diversity conveyed by the process leading to glutathione accumulation in inactivated dry yeast: A synthetic media study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youzhong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jordi Ballester</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (7), pp.1353. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.762-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24071353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173660v1</w:t>
+                <w:t xml:space="preserve">hal-02173718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2013,346 +2013,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The universe in a glass of wine</w:t>
+                <w:t xml:space="preserve">Message in a bottle: molecular memories of wines and spirits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Lucio,</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Utilisateur.ices d’Infranalytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">41èmes JFSM Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516865v1</w:t>
+                <w:t xml:space="preserve">hal-05516836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Message in a bottle: molecular memories of wines and spirits</w:t>
+                <w:t xml:space="preserve">The universe in a glass of wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Nicolas</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lucio</w:t>
+                <w:t xml:space="preserve">M. Lucio,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes JFSM Journées Françaises de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée des Utilisateur.ices d’Infranalytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516836v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving from sulfites to bioprotection: which impact on chardonnay wine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2446,51 +2446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
@@ -2761,243 +2761,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stability of dry wines: correlation between DPPH, ESR measurements with sensory analysis</w:t>
+                <w:t xml:space="preserve">Revisiting the DPPH assay for measuring the antioxidant potential of white wine active compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coelho C</w:t>
+                <w:t xml:space="preserve">C Coelho,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267085v1</w:t>
+                <w:t xml:space="preserve">hal-05267079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the DPPH assay for measuring the antioxidant potential of white wine active compounds</w:t>
+                <w:t xml:space="preserve">Oxidative stability of dry wines: correlation between DPPH, ESR measurements with sensory analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Coelho,</w:t>
+                <w:t xml:space="preserve">Coelho C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Beaune, France</w:t>
+              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267079v1</w:t>
+                <w:t xml:space="preserve">hal-05267085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3492,51 +3492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E516EA4A"/>
+    <w:nsid w:val="7590BCFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3723,51 +3723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-romanet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0779-6139" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556040v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fontaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gosselin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fonchy-Penot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbiot.2026.100375" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04398489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13010054" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maxe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parisot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13030364" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Scalabrino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13050724" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Puyo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12213927" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1032842" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020395" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sarhane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Uhl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129566" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126941" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513911v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9020115" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071353" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt Kopplin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachtalidou, S" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros, A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coelho," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vessot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5913793" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiveau J" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud-Weber, A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02918125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UBFCK033" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remy-romanet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0779-6139" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556040v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fontaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gosselin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fonchy-Penot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbiot.2026.100375" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143945v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Scalabrino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13050724" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maxe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parisot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13030364" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04398489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13010054" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1032842" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Puyo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12213927" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020395" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sarhane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Uhl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129566" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126941" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513911v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9020115" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173660v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071353" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516865v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio," TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt Kopplin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachtalidou, S" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros, A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coelho," TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vessot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5913793" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiveau J" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud-Weber, A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02918125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UBFCK033" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>