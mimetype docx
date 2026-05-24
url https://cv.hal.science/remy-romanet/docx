--- v2 (2026-04-29)
+++ v3 (2026-05-24)
@@ -3492,51 +3492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7590BCFD"/>
+    <w:nsid w:val="BAB235CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>