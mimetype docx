--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -115,316 +115,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataflow used for the production of season 4 of the series “Where's Chicky?”</w:t>
+                <w:t xml:space="preserve">Dataflow used for the production of season 1 of the series &amp;quot;Woolly Woolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Tillement</w:t>
+                <w:t xml:space="preserve">Félix David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358100v1</w:t>
+                <w:t xml:space="preserve">hal-05358110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataflow used for the production of the season 1 of the series &amp;quot;Oh Wow!</w:t>
+                <w:t xml:space="preserve">Dataflow used for the production of season 4 of the series “Where's Chicky?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Seux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Folrentin Luce</w:t>
+                <w:t xml:space="preserve">Axel Tillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358121v1</w:t>
+                <w:t xml:space="preserve">hal-05358100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataflow used for the production of season 1 of the series &amp;quot;Woolly Woolly</w:t>
+                <w:t xml:space="preserve">Dataflow used for the production of the season 1 of the series &amp;quot;Oh Wow!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Seux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix David</w:t>
+                <w:t xml:space="preserve">Folrentin Luce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358110v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -725,243 +725,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal for the Classification of Virtual Character</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcours de recherche-création sur la recherche d’un langage artistique de création vidéoludique : narration, comparaisons et remix de jeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Human Computer Interaction Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les langages du jeu vidéo : codes, discours et images en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unil GameLab, Oct 2019, Lausanne (UNIL), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582452v1</w:t>
+                <w:t xml:space="preserve">hal-04419103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de recherche-création sur la recherche d’un langage artistique de création vidéoludique : narration, comparaisons et remix de jeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Proposal for the Classification of Virtual Character</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les langages du jeu vidéo : codes, discours et images en jeu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Human Computer Interaction Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, France. pp.168-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007569401680174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419103v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avatar Staging : an evolution of a real-time framework for theater based on an on-set previs technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1576,64 +1576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace virtuel interconnecté et Théâtre. Une recherche-création sur l’espace de jeu théâtral à l’ère du réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1712,64 +1712,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnected virtual space and Theater. Practice as research on theater stage in the era of the network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2092,51 +2092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358100v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sohier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358121v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Seux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folrentin Luce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419032v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Mari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducasse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barrere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jungmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04376401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofan Xiong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Bishop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagner&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007569401680174" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234293" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rocipon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zind" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mazeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tramus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-yin Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418323v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418342v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0151" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02519167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119549765.ch8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04089036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358110v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sohier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Seux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folrentin Luce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419032v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Mari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducasse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barrere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jungmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04376401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofan Xiong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Bishop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582452v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagner&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007569401680174" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234293" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rocipon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zind" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mazeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tramus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-yin Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418323v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418342v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0151" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02519167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119549765.ch8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04089036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>