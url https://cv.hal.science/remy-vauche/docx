--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Remy Vauche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elbow Joint Angle Estimation Using a Low-Cost and Low-Power Single Inertial Device for Daily Home-Based Self-Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fourniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Watelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), pp.33. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea15020033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a multi-standard IR-UWB emitter in a 28 nm FD-SOI technology based on the frequency transposition pulse synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29292/jics.v18i3.793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and experimentation of a 6-dB attenuation low-pass NGD circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivo Randriatsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (1), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-021-01826-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Reduce Motion Artifact in Electrocardiogram Based on an Innovative Skin-Electrode Impedance Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominoë Lorriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, pp.103640. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2022.103640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass NGD Time-Domain Experimental Test of Double-li Microstrip Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2021.3103457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Time-Domain Study for Bandpass Negative Group Delay Analysis With Lill-Shape Microstrip Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.24155-24167. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3056221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Transient Study of Tri-Bandpass Negative Group Delay Applied to Microstrip Barcode-Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.115030-115041. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3105040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Things: A Review on Theory Based Impedance Matching Techniques for Energy Efficient RF Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Nektarios Daskalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.16. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea11020016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass Negative Group Delay Theory of Fully Capacitive Δ-Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.62430 - 62445. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2021.3072485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Transient Study of Tri-Bandpass Negative Group Delay Applied to Microstrip Barcode-Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.115030-115041. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3105040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of analog nonlinear transformations based on a Gilbert multiplier for energy detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belhadj Mefteh Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.114152. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS voltage and current feedback opamps: a comparison between two similar topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21681724.2020.1717004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Complexity Design Framework for NFC-RFID Inductive Coupled Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Nektarios Daskalakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.111074-111088. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3001610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Theory of NGD Low Pass-High Pass Composite Function for Designing Inductorless BP NGD Lumped Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ngoho Moungoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3033038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Theory of NGD Low Pass-High Pass Composite Function for Designing Inductorless BP NGD Lumped Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ngoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.192951-192964. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3033038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Impedance Characterization Method for RFID-Type Backscatter Communication Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (2), pp.288 - 295. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2017.2769224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection limit of a VCO based detection chain dedicated to particles recognition and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.09002. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817009002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage unbuffered CFOA based non-inverting resistive-feedback amplifier: a study based on the description of the operational transconductance conveyor (OTC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), pp.243-252. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-018-1219-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 100 MHz PRF IR-UWB CMOS Transceiver With Pulse Shaping Capabilities and Peak Voltage Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1612-1625. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2017.2669902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-duty-cycled 7.2-8.5 GHz IR-UWB receiver for low power and low data rate applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiogou Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92 (1), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-017-0985-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency UWB pulse generator for ultra-low-power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3, SI), pp.495-503. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715000355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Method of Power Spectral Density Estimation for On-Chip IR-UWB Transmitter Self-Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zarudniev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (3), pp.686-695. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2016.2617887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High rate UWB CMOS transceiver chipset for WBAN and biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81 (1), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-014-0369-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chip on board 3-10 GHz Impulse Radio Ultra Wideband transmitter with optimized die to antenna wire bond transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (5), pp.749-758. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2012.2231466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 9-pJ/Pulse 1.42-Vpp OOK CMOS UWB Pulse Generator for the 3.1–10.6-GHz FCC Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.65 - 73. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2009.2035959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-UWB Synthesizer based on a Non-Uniformly Sampled Envelope for High Side-lobes Rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation par simulation et mesure de l’atténuation subie par le signal dans les communications utilisant le corps humain comme canal de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Al Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Objets et systèmes Connectés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission Electronique et Systèmes Embarqués - Exemple d’activités pédagogiques pour l’enseignement de l’intelligence artificielle appliquée aux systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génie Electrique et Informatique Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur d'impulsions ultra-large bande à enveloppe non-uniformément échantillonnée pour l'amélioration de la réjection des lobes secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F A Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive relaxation oscillator with current-limiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE Interregional NEWCAS Conference (NEWCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS57931.2023.10198116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillator based bio-sensor for skin sweating detection: A feasibility survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Srinivassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME 2023 - 18th Conference on Ph.D Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Valence, Spain. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME58259.2023.10161783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur d'Impulsions Ultra-Large Bande à Enveloppe Échantillonnée-bloquée en technologie CMOS 28 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'atténuation du corps humain en tant que canal de propagation des communications HBC standardisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne patch en bande millimétrique pour la détection non-invasive des caractéristiques de la peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII èmes Journées Nationales Microondes 8-10 juin 2022 – Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low-Power 2.5µW CMOS Implementation of a Mixed Analog-Digital Wake-Up System Based on Frequency Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fourniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barchasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 19th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un émetteur alimenté sur batterie dédié à la caractérisation des communications via le corps humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche de l'IUT d'Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration hétérogène pour la mise en œuvre de capteurs imprimés sur support souple connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilihi Moindje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Walder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Blalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Objets et systèmes Connectés - COC'2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT d'Aix-Marseille, Mar 2021, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Ultra-Wide Band Pulse Generator based on a Duty-Cycled 2-ASK Emitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 19th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-UWB Pulse Synthesizer Based on a Sample & Hold Envelope Shaping Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36° Simpósio Sul de Microeletrônica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Analysis of a Gilbert Analog Multiplier for Input Dynamic Range optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 15th Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Battery-powered Emitter dedicated to the Characterization of Human Body Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 15th Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse design method for complexity reduction of IEEE IR-UWB pulse synthesizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Artemio-Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Learning for Smart Functional Electrical Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Marzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barchasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dubrovnik, Croatia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC43012.2020.9128681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une étiquette sans contact Ultra-Large Bande impulsionnelle télé-alimentée en RFID UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Objets et systèmes Connectés 2019 (COC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennas Design for the Characterization of an UHF Remotely Powered UWB Pulse Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 PhotonIcs &amp; Electromagnetics Research Symposium - Spring (PIERS-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1142-1148, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS-Spring46901.2019.9017524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mesure des impédances transitoires - Application aux puces RFID HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Kussener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des matériaux les plus appropriés pour réaliser les électrodes nécessaires à la mesure de l'électrocardiogramme à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Standardized Human Body Communications - A Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zerenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.643-644, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8618037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Ultra Low-Power Acoustic Wake-Up System Based on Frequency Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fourniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barchasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Internet of Things and Intelligence System (IOTAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bali, Indonesia. pp.109-115, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOTAIS.2018.8600849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022330v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using short-term fourier transform for particle detection and recognition in a CMOS oscillator-based chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 19th Latin-American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sao Paulo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2018.8349684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry Electrode Materials for Electrocardiographic Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.645-646, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Power Wake-Up System based on Frequency Analysis for Environmental Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fourniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barchasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE/ASME International Conference on Mechatronic and Embedded Systems and Applications (MESA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Oulu, Finland. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MESA.2018.8449164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de communication asynchrone à lien radio Ultra-large bande pour les réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transimpedance instrumentation amplifier based on current inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Triggered Asynchronous Protocol for ULP Sensor Network Based on a UWB Sub-GHz communication Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors Energy harvesting, wireless Network and Smart Objects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully digital Ultra-wide band sub-GHz pulse generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un dispositif d’extraction du rythme cardiaque à partir d’un signal électrocardiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC/SiP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous frequency measurement for IR-UWB signal in CMOS 130 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zarudniev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. pp.157-160, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an energy detector for heartbeat localization in ECG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, France. pp.73-76, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives Offertes par la Radio Impulsionelle Ultra-Large Bande pour les Communications Sans-Fil à Courte Portée et Faible Consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques URSI, énergies et radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la faisabilité d'un système de communications Ultra large bande asynchrone pour réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of pulse synthesizers for the convergence of IR-UWB solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 14th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2016.7604840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitally controlled transconductor based on a quantum transconductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emitters and Receivers for Impulse Radio Ultra-Wideband and Their Healthcare Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2015.7324443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact highly selective passive notch filter for 3.1–5 GHz UWB receiver system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cairo, Egypt. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2015.7440259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low cost impedance measurement method for integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 16th International Conference on Communication Technology (ICCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hangzhou, France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCT.2015.7399784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wideband voltage controlled oscillator with commutable phases for BPSK implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Differential 7.2-8.5GHz LNA for a Self Synchronized and Duty-Cycled UWB OOK Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2015.7324402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very high bit rate test platform for ISO 14443 and interoperability tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 16th International Conference on Communication Technology (ICCT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCT.2015.7399857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4GHz CMOS 130 nm IR-UWB dual front-end transceiver for IEEE802.15 standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pezzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Piaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 21st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2014.7050106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF power gating techniques for ultra low power communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2014.6872711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the IEEE 802.15.4a UWB PHY layer for optimizing the power consumption of the transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Losco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2013.6663846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inductorless CMOS UWB pulse generator with active pulse shaping circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2013.6663843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Output Dynamic UWB Pulse Generator for BPSK Modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Ultra Wideband (IC UWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. pp.170-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5GHz digital BPSK modulator built with CMOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 11th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power clock and data recovery circuit for IR-UWB receiver power management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 9th International Multi-Conference on Systems, Signals and Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chemnitz, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2012.6198001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remotely UHF powered UWB transmitter for high precision localization of RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Ultra-Wideband (ICUWB 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, France. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2011.6058893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Power Pulse Generator for RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia Antipolis Micro Electronics forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power CMOS energy detector for noncoherent impulse-radio UWB receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nanjing, France. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2010.5614627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully tunable UWB pulse generator with zero DC power consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Ultra-Wideband</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2009.5288788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS UWB pulse generator co-designed with package transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, France. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2009.5135598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS UWB Pulse Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-WideBand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciyo, 2010, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/10010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherche - La génération d’impulsions pour les communications radiofréquences : des spécifications aux circuits-intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Aix Marseille University (AMU), 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05452877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Remy Vauche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elbow Joint Angle Estimation Using a Low-Cost and Low-Power Single Inertial Device for Daily Home-Based Self-Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fourniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Watelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), pp.33. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea15020033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a multi-standard IR-UWB emitter in a 28 nm FD-SOI technology based on the frequency transposition pulse synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29292/jics.v18i3.793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and experimentation of a 6-dB attenuation low-pass NGD circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivo Randriatsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (1), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-021-01826-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Reduce Motion Artifact in Electrocardiogram Based on an Innovative Skin-Electrode Impedance Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominoë Lorriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, pp.103640. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2022.103640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass NGD Time-Domain Experimental Test of Double-li Microstrip Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2021.3103457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Time-Domain Study for Bandpass Negative Group Delay Analysis With Lill-Shape Microstrip Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.24155-24167. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3056221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Transient Study of Tri-Bandpass Negative Group Delay Applied to Microstrip Barcode-Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.115030-115041. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3105040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Things: A Review on Theory Based Impedance Matching Techniques for Energy Efficient RF Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Nektarios Daskalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.16. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea11020016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass Negative Group Delay Theory of Fully Capacitive Δ-Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.62430 - 62445. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2021.3072485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Transient Study of Tri-Bandpass Negative Group Delay Applied to Microstrip Barcode-Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.115030-115041. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3105040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of analog nonlinear transformations based on a Gilbert multiplier for energy detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belhadj Mefteh Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.114152. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS voltage and current feedback opamps: a comparison between two similar topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21681724.2020.1717004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Complexity Design Framework for NFC-RFID Inductive Coupled Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Nektarios Daskalakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.111074-111088. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3001610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Theory of NGD Low Pass-High Pass Composite Function for Designing Inductorless BP NGD Lumped Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ngoho Moungoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3033038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Theory of NGD Low Pass-High Pass Composite Function for Designing Inductorless BP NGD Lumped Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ngoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.192951-192964. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3033038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Impedance Characterization Method for RFID-Type Backscatter Communication Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (2), pp.288 - 295. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2017.2769224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection limit of a VCO based detection chain dedicated to particles recognition and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.09002. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817009002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage unbuffered CFOA based non-inverting resistive-feedback amplifier: a study based on the description of the operational transconductance conveyor (OTC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), pp.243-252. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-018-1219-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 100 MHz PRF IR-UWB CMOS Transceiver With Pulse Shaping Capabilities and Peak Voltage Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1612-1625. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2017.2669902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-duty-cycled 7.2-8.5 GHz IR-UWB receiver for low power and low data rate applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiogou Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92 (1), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-017-0985-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency UWB pulse generator for ultra-low-power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3, SI), pp.495-503. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715000355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Method of Power Spectral Density Estimation for On-Chip IR-UWB Transmitter Self-Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zarudniev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (3), pp.686-695. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2016.2617887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High rate UWB CMOS transceiver chipset for WBAN and biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81 (1), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-014-0369-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chip on board 3-10 GHz Impulse Radio Ultra Wideband transmitter with optimized die to antenna wire bond transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (5), pp.749-758. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2012.2231466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 9-pJ/Pulse 1.42-Vpp OOK CMOS UWB Pulse Generator for the 3.1–10.6-GHz FCC Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.65 - 73. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2009.2035959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation par simulation et mesure de l’atténuation subie par le signal dans les communications utilisant le corps humain comme canal de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Al Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Objets et systèmes Connectés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-UWB Synthesizer based on a Non-Uniformly Sampled Envelope for High Side-lobes Rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur d'impulsions ultra-large bande à enveloppe non-uniformément échantillonnée pour l'amélioration de la réjection des lobes secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F A Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission Electronique et Systèmes Embarqués - Exemple d’activités pédagogiques pour l’enseignement de l’intelligence artificielle appliquée aux systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génie Electrique et Informatique Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive relaxation oscillator with current-limiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE Interregional NEWCAS Conference (NEWCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS57931.2023.10198116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillator based bio-sensor for skin sweating detection: A feasibility survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Srinivassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME 2023 - 18th Conference on Ph.D Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Valence, Spain. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME58259.2023.10161783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur d'Impulsions Ultra-Large Bande à Enveloppe Échantillonnée-bloquée en technologie CMOS 28 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'atténuation du corps humain en tant que canal de propagation des communications HBC standardisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne patch en bande millimétrique pour la détection non-invasive des caractéristiques de la peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII èmes Journées Nationales Microondes 8-10 juin 2022 – Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low-Power 2.5µW CMOS Implementation of a Mixed Analog-Digital Wake-Up System Based on Frequency Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fourniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barchasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 19th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration hétérogène pour la mise en œuvre de capteurs imprimés sur support souple connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilihi Moindje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Walder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Blalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Objets et systèmes Connectés - COC'2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT d'Aix-Marseille, Mar 2021, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un émetteur alimenté sur batterie dédié à la caractérisation des communications via le corps humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche de l'IUT d'Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Ultra-Wide Band Pulse Generator based on a Duty-Cycled 2-ASK Emitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 19th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-UWB Pulse Synthesizer Based on a Sample & Hold Envelope Shaping Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36° Simpósio Sul de Microeletrônica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Analysis of a Gilbert Analog Multiplier for Input Dynamic Range optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 15th Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Battery-powered Emitter dedicated to the Characterization of Human Body Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 15th Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse design method for complexity reduction of IEEE IR-UWB pulse synthesizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Artemio-Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Learning for Smart Functional Electrical Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Marzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barchasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dubrovnik, Croatia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC43012.2020.9128681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une étiquette sans contact Ultra-Large Bande impulsionnelle télé-alimentée en RFID UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Objets et systèmes Connectés 2019 (COC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennas Design for the Characterization of an UHF Remotely Powered UWB Pulse Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 PhotonIcs &amp; Electromagnetics Research Symposium - Spring (PIERS-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1142-1148, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS-Spring46901.2019.9017524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mesure des impédances transitoires - Application aux puces RFID HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Kussener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des matériaux les plus appropriés pour réaliser les électrodes nécessaires à la mesure de l'électrocardiogramme à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Standardized Human Body Communications - A Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zerenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.643-644, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8618037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Ultra Low-Power Acoustic Wake-Up System Based on Frequency Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fourniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barchasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Internet of Things and Intelligence System (IOTAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bali, Indonesia. pp.109-115, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOTAIS.2018.8600849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022330v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using short-term fourier transform for particle detection and recognition in a CMOS oscillator-based chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 19th Latin-American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sao Paulo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2018.8349684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry Electrode Materials for Electrocardiographic Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.645-646, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Power Wake-Up System based on Frequency Analysis for Environmental Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fourniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barchasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE/ASME International Conference on Mechatronic and Embedded Systems and Applications (MESA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Oulu, Finland. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MESA.2018.8449164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de communication asynchrone à lien radio Ultra-large bande pour les réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transimpedance instrumentation amplifier based on current inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Triggered Asynchronous Protocol for ULP Sensor Network Based on a UWB Sub-GHz communication Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors Energy harvesting, wireless Network and Smart Objects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully digital Ultra-wide band sub-GHz pulse generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un dispositif d’extraction du rythme cardiaque à partir d’un signal électrocardiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC/SiP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous frequency measurement for IR-UWB signal in CMOS 130 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zarudniev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. pp.157-160, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an energy detector for heartbeat localization in ECG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, France. pp.73-76, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives Offertes par la Radio Impulsionelle Ultra-Large Bande pour les Communications Sans-Fil à Courte Portée et Faible Consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques URSI, énergies et radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la faisabilité d'un système de communications Ultra large bande asynchrone pour réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of pulse synthesizers for the convergence of IR-UWB solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 14th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2016.7604840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitally controlled transconductor based on a quantum transconductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emitters and Receivers for Impulse Radio Ultra-Wideband and Their Healthcare Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2015.7324443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact highly selective passive notch filter for 3.1–5 GHz UWB receiver system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cairo, Egypt. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2015.7440259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low cost impedance measurement method for integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 16th International Conference on Communication Technology (ICCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hangzhou, France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCT.2015.7399784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wideband voltage controlled oscillator with commutable phases for BPSK implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Differential 7.2-8.5GHz LNA for a Self Synchronized and Duty-Cycled UWB OOK Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2015.7324402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very high bit rate test platform for ISO 14443 and interoperability tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 16th International Conference on Communication Technology (ICCT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCT.2015.7399857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4GHz CMOS 130 nm IR-UWB dual front-end transceiver for IEEE802.15 standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pezzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Piaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 21st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2014.7050106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF power gating techniques for ultra low power communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2014.6872711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the IEEE 802.15.4a UWB PHY layer for optimizing the power consumption of the transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Losco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2013.6663846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inductorless CMOS UWB pulse generator with active pulse shaping circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2013.6663843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Output Dynamic UWB Pulse Generator for BPSK Modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Ultra Wideband (IC UWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. pp.170-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5GHz digital BPSK modulator built with CMOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 11th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power clock and data recovery circuit for IR-UWB receiver power management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 9th International Multi-Conference on Systems, Signals and Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chemnitz, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2012.6198001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remotely UHF powered UWB transmitter for high precision localization of RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Ultra-Wideband (ICUWB 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, France. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2011.6058893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Power Pulse Generator for RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia Antipolis Micro Electronics forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power CMOS energy detector for noncoherent impulse-radio UWB receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nanjing, France. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2010.5614627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully tunable UWB pulse generator with zero DC power consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Ultra-Wideband</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2009.5288788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS UWB pulse generator co-designed with package transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, France. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2009.5135598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS UWB Pulse Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-WideBand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciyo, 2010, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/10010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherche - La génération d’impulsions pour les communications radiofréquences : des spécifications aux circuits-intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Aix Marseille University (AMU), 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05452877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529043v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fourniol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea15020033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Artemio Schoulten" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Augusto Mariano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i3.793" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494714v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Randriatsiferana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajian Gan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayu Wan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-021-01826-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966572v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vauche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ravelo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomino&#235; Lorriere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.103640" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Assila Belhadj Mefteh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3103457" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3105040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Nektarios Daskalakis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flynn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deleruyelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea11020016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3072485" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benjelloun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belhadj Mefteh Assila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchakour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114152" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Barthelemy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Meillere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681724.2020.1717004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3001610" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022852v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngoho Moungoho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontgalland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3033038" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngoho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704805v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2769224" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1219-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Muhr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2017.2669902" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dehaese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Amor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiogou Tall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-017-0985-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435274v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramos Sparrow" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000355" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goavec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarudniev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauch&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hameau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2617887" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435829v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramos Sparrow Ramos Sparrow" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-014-0369-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779298v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fourquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dehaese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2012.2231466" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bachelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2009.2035959" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780347" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Zaouk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Assila Belhadj Mefteh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernardini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ponsart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vauche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Schoulten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Mariano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS57931.2023.10198116" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Srinivassane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sa&#239;d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hameau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME58259.2023.10161783" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029321v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Said" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bossuet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barchasz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462746" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494758v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593067v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line Benevent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilihi Moindje" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Walder" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Blalta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoulten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462739" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036737v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561126v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081262" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barthelemy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081289" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artemio-Schoulten" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muhr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294788" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386618v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Marzetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC43012.2020.9128681" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298783v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergeret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring46901.2019.9017524" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470033v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Couraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deleruyelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kussener" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470036v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pons" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856908v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bounaceur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerenini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8618037" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022330v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTAIS.2018.8600849" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349684" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Pons" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617992" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865076v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MESA.2018.8449164" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02013918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Haloua" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704374v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gies" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010126" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470052v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704375v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010175" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791193v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022303v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841156" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022722v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841135" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455480v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haloua" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856791v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604840" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704349v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182067" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704354v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324443" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704368v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Lababidi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Roy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Jeune" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2015.7440259" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704356v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCT.2015.7399784" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704344v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tall" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182048" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704351v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benamor" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324402" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704360v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCT.2015.7399857" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouvry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piaget" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caillat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2014.7050106" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704332v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Amor" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872711" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856910v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Losco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meillere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2013.6663846" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856909v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2013.6663843" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435856v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856911v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573672" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704317v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2012.6198001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704307v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2011.6058893" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470055v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704305v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battista" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2010.5614627" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704302v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2009.5288788" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704300v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2009.5135598" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022411v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/10010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05452877v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529043v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fourniol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea15020033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Artemio Schoulten" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Augusto Mariano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i3.793" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494714v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Randriatsiferana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajian Gan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayu Wan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-021-01826-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966572v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vauche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ravelo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomino&#235; Lorriere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.103640" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Assila Belhadj Mefteh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3103457" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3105040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Nektarios Daskalakis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flynn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deleruyelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea11020016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3072485" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benjelloun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belhadj Mefteh Assila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchakour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114152" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Barthelemy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Meillere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681724.2020.1717004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3001610" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022852v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngoho Moungoho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontgalland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3033038" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngoho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704805v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2769224" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1219-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Muhr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2017.2669902" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dehaese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Amor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiogou Tall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-017-0985-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435274v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramos Sparrow" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000355" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goavec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarudniev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauch&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hameau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2617887" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435829v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramos Sparrow Ramos Sparrow" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-014-0369-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779298v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fourquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dehaese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2012.2231466" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bachelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2009.2035959" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892496v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Zaouk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Assila Belhadj Mefteh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780347" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vauche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Schoulten" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Mariano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249125v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernardini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ponsart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS57931.2023.10198116" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Srinivassane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sa&#239;d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hameau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME58259.2023.10161783" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029321v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Said" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bossuet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barchasz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462746" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line Benevent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilihi Moindje" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Walder" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Blalta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoulten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462739" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036737v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561126v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081262" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barthelemy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081289" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artemio-Schoulten" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muhr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294788" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386618v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Marzetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC43012.2020.9128681" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298783v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergeret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring46901.2019.9017524" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470033v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Couraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deleruyelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kussener" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470036v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pons" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856908v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bounaceur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerenini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8618037" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022330v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTAIS.2018.8600849" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349684" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Pons" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617992" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865076v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MESA.2018.8449164" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02013918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Haloua" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704374v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gies" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010126" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470052v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704375v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010175" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791193v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022303v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841156" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022722v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841135" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455480v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haloua" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856791v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604840" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704349v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182067" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704354v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324443" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704368v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Lababidi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Roy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Jeune" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2015.7440259" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704356v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCT.2015.7399784" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704344v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tall" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182048" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704351v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benamor" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324402" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704360v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCT.2015.7399857" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouvry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piaget" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caillat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2014.7050106" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704332v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Amor" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872711" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856910v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Losco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meillere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2013.6663846" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856909v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2013.6663843" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435856v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856911v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573672" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704317v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2012.6198001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704307v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2011.6058893" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470055v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704305v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battista" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2010.5614627" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704302v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2009.5288788" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704300v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2009.5135598" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022411v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/10010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05452877v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>