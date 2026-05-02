--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Remy Vauche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elbow Joint Angle Estimation Using a Low-Cost and Low-Power Single Inertial Device for Daily Home-Based Self-Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fourniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Watelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), pp.33. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea15020033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a multi-standard IR-UWB emitter in a 28 nm FD-SOI technology based on the frequency transposition pulse synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29292/jics.v18i3.793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and experimentation of a 6-dB attenuation low-pass NGD circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivo Randriatsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (1), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-021-01826-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Reduce Motion Artifact in Electrocardiogram Based on an Innovative Skin-Electrode Impedance Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominoë Lorriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, pp.103640. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2022.103640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass NGD Time-Domain Experimental Test of Double-li Microstrip Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2021.3103457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Time-Domain Study for Bandpass Negative Group Delay Analysis With Lill-Shape Microstrip Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.24155-24167. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3056221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Transient Study of Tri-Bandpass Negative Group Delay Applied to Microstrip Barcode-Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.115030-115041. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3105040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Things: A Review on Theory Based Impedance Matching Techniques for Energy Efficient RF Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Nektarios Daskalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.16. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea11020016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass Negative Group Delay Theory of Fully Capacitive Δ-Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.62430 - 62445. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2021.3072485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Transient Study of Tri-Bandpass Negative Group Delay Applied to Microstrip Barcode-Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.115030-115041. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3105040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of analog nonlinear transformations based on a Gilbert multiplier for energy detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belhadj Mefteh Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.114152. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS voltage and current feedback opamps: a comparison between two similar topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21681724.2020.1717004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Complexity Design Framework for NFC-RFID Inductive Coupled Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Nektarios Daskalakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.111074-111088. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3001610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Theory of NGD Low Pass-High Pass Composite Function for Designing Inductorless BP NGD Lumped Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ngoho Moungoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3033038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Theory of NGD Low Pass-High Pass Composite Function for Designing Inductorless BP NGD Lumped Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ngoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.192951-192964. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3033038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Impedance Characterization Method for RFID-Type Backscatter Communication Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (2), pp.288 - 295. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2017.2769224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection limit of a VCO based detection chain dedicated to particles recognition and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.09002. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817009002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage unbuffered CFOA based non-inverting resistive-feedback amplifier: a study based on the description of the operational transconductance conveyor (OTC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), pp.243-252. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-018-1219-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 100 MHz PRF IR-UWB CMOS Transceiver With Pulse Shaping Capabilities and Peak Voltage Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1612-1625. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2017.2669902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-duty-cycled 7.2-8.5 GHz IR-UWB receiver for low power and low data rate applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiogou Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92 (1), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-017-0985-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency UWB pulse generator for ultra-low-power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3, SI), pp.495-503. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715000355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Method of Power Spectral Density Estimation for On-Chip IR-UWB Transmitter Self-Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zarudniev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (3), pp.686-695. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2016.2617887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High rate UWB CMOS transceiver chipset for WBAN and biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81 (1), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-014-0369-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chip on board 3-10 GHz Impulse Radio Ultra Wideband transmitter with optimized die to antenna wire bond transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (5), pp.749-758. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2012.2231466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 9-pJ/Pulse 1.42-Vpp OOK CMOS UWB Pulse Generator for the 3.1–10.6-GHz FCC Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.65 - 73. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2009.2035959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation par simulation et mesure de l’atténuation subie par le signal dans les communications utilisant le corps humain comme canal de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Al Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Objets et systèmes Connectés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-UWB Synthesizer based on a Non-Uniformly Sampled Envelope for High Side-lobes Rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur d'impulsions ultra-large bande à enveloppe non-uniformément échantillonnée pour l'amélioration de la réjection des lobes secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F A Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission Electronique et Systèmes Embarqués - Exemple d’activités pédagogiques pour l’enseignement de l’intelligence artificielle appliquée aux systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génie Electrique et Informatique Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive relaxation oscillator with current-limiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE Interregional NEWCAS Conference (NEWCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS57931.2023.10198116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillator based bio-sensor for skin sweating detection: A feasibility survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Srinivassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME 2023 - 18th Conference on Ph.D Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Valence, Spain. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME58259.2023.10161783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur d'Impulsions Ultra-Large Bande à Enveloppe Échantillonnée-bloquée en technologie CMOS 28 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'atténuation du corps humain en tant que canal de propagation des communications HBC standardisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne patch en bande millimétrique pour la détection non-invasive des caractéristiques de la peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII èmes Journées Nationales Microondes 8-10 juin 2022 – Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low-Power 2.5µW CMOS Implementation of a Mixed Analog-Digital Wake-Up System Based on Frequency Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fourniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barchasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 19th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration hétérogène pour la mise en œuvre de capteurs imprimés sur support souple connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilihi Moindje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Walder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Blalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Objets et systèmes Connectés - COC'2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT d'Aix-Marseille, Mar 2021, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un émetteur alimenté sur batterie dédié à la caractérisation des communications via le corps humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche de l'IUT d'Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Ultra-Wide Band Pulse Generator based on a Duty-Cycled 2-ASK Emitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 19th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-UWB Pulse Synthesizer Based on a Sample & Hold Envelope Shaping Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36° Simpósio Sul de Microeletrônica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Analysis of a Gilbert Analog Multiplier for Input Dynamic Range optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 15th Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Battery-powered Emitter dedicated to the Characterization of Human Body Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 15th Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse design method for complexity reduction of IEEE IR-UWB pulse synthesizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Artemio-Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Learning for Smart Functional Electrical Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Marzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barchasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dubrovnik, Croatia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC43012.2020.9128681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une étiquette sans contact Ultra-Large Bande impulsionnelle télé-alimentée en RFID UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Objets et systèmes Connectés 2019 (COC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennas Design for the Characterization of an UHF Remotely Powered UWB Pulse Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 PhotonIcs &amp; Electromagnetics Research Symposium - Spring (PIERS-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1142-1148, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS-Spring46901.2019.9017524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mesure des impédances transitoires - Application aux puces RFID HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Kussener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des matériaux les plus appropriés pour réaliser les électrodes nécessaires à la mesure de l'électrocardiogramme à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Standardized Human Body Communications - A Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zerenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.643-644, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8618037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Ultra Low-Power Acoustic Wake-Up System Based on Frequency Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fourniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barchasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Internet of Things and Intelligence System (IOTAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bali, Indonesia. pp.109-115, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOTAIS.2018.8600849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022330v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using short-term fourier transform for particle detection and recognition in a CMOS oscillator-based chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 19th Latin-American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sao Paulo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2018.8349684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry Electrode Materials for Electrocardiographic Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.645-646, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Power Wake-Up System based on Frequency Analysis for Environmental Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fourniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barchasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE/ASME International Conference on Mechatronic and Embedded Systems and Applications (MESA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Oulu, Finland. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MESA.2018.8449164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de communication asynchrone à lien radio Ultra-large bande pour les réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transimpedance instrumentation amplifier based on current inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Triggered Asynchronous Protocol for ULP Sensor Network Based on a UWB Sub-GHz communication Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors Energy harvesting, wireless Network and Smart Objects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully digital Ultra-wide band sub-GHz pulse generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un dispositif d’extraction du rythme cardiaque à partir d’un signal électrocardiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC/SiP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous frequency measurement for IR-UWB signal in CMOS 130 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zarudniev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. pp.157-160, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an energy detector for heartbeat localization in ECG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, France. pp.73-76, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives Offertes par la Radio Impulsionelle Ultra-Large Bande pour les Communications Sans-Fil à Courte Portée et Faible Consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques URSI, énergies et radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la faisabilité d'un système de communications Ultra large bande asynchrone pour réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of pulse synthesizers for the convergence of IR-UWB solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 14th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2016.7604840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitally controlled transconductor based on a quantum transconductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emitters and Receivers for Impulse Radio Ultra-Wideband and Their Healthcare Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2015.7324443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact highly selective passive notch filter for 3.1–5 GHz UWB receiver system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cairo, Egypt. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2015.7440259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low cost impedance measurement method for integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 16th International Conference on Communication Technology (ICCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hangzhou, France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCT.2015.7399784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wideband voltage controlled oscillator with commutable phases for BPSK implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Differential 7.2-8.5GHz LNA for a Self Synchronized and Duty-Cycled UWB OOK Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2015.7324402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very high bit rate test platform for ISO 14443 and interoperability tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 16th International Conference on Communication Technology (ICCT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCT.2015.7399857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4GHz CMOS 130 nm IR-UWB dual front-end transceiver for IEEE802.15 standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pezzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Piaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 21st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2014.7050106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF power gating techniques for ultra low power communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2014.6872711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the IEEE 802.15.4a UWB PHY layer for optimizing the power consumption of the transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Losco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2013.6663846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inductorless CMOS UWB pulse generator with active pulse shaping circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2013.6663843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Output Dynamic UWB Pulse Generator for BPSK Modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Ultra Wideband (IC UWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. pp.170-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5GHz digital BPSK modulator built with CMOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 11th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power clock and data recovery circuit for IR-UWB receiver power management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 9th International Multi-Conference on Systems, Signals and Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chemnitz, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2012.6198001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remotely UHF powered UWB transmitter for high precision localization of RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Ultra-Wideband (ICUWB 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, France. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2011.6058893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Power Pulse Generator for RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia Antipolis Micro Electronics forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power CMOS energy detector for noncoherent impulse-radio UWB receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nanjing, France. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2010.5614627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully tunable UWB pulse generator with zero DC power consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Ultra-Wideband</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2009.5288788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS UWB pulse generator co-designed with package transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, France. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2009.5135598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS UWB Pulse Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-WideBand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciyo, 2010, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/10010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherche - La génération d’impulsions pour les communications radiofréquences : des spécifications aux circuits-intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Aix Marseille University (AMU), 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05452877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Remy Vauche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elbow Joint Angle Estimation Using a Low-Cost and Low-Power Single Inertial Device for Daily Home-Based Self-Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fourniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Watelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), pp.33. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea15020033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a multi-standard IR-UWB emitter in a 28 nm FD-SOI technology based on the frequency transposition pulse synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29292/jics.v18i3.793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and experimentation of a 6-dB attenuation low-pass NGD circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivo Randriatsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (1), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-021-01826-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass NGD Time-Domain Experimental Test of Double-li Microstrip Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2021.3103457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Reduce Motion Artifact in Electrocardiogram Based on an Innovative Skin-Electrode Impedance Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominoë Lorriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, pp.103640. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2022.103640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Time-Domain Study for Bandpass Negative Group Delay Analysis With Lill-Shape Microstrip Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.24155-24167. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3056221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Transient Study of Tri-Bandpass Negative Group Delay Applied to Microstrip Barcode-Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.115030-115041. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3105040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Things: A Review on Theory Based Impedance Matching Techniques for Energy Efficient RF Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Nektarios Daskalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.16. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea11020016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass Negative Group Delay Theory of Fully Capacitive Δ-Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.62430 - 62445. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2021.3072485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Transient Study of Tri-Bandpass Negative Group Delay Applied to Microstrip Barcode-Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.115030-115041. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3105040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of analog nonlinear transformations based on a Gilbert multiplier for energy detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belhadj Mefteh Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.114152. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS voltage and current feedback opamps: a comparison between two similar topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21681724.2020.1717004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Complexity Design Framework for NFC-RFID Inductive Coupled Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Nektarios Daskalakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.111074-111088. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3001610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Theory of NGD Low Pass-High Pass Composite Function for Designing Inductorless BP NGD Lumped Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ngoho Moungoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3033038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Theory of NGD Low Pass-High Pass Composite Function for Designing Inductorless BP NGD Lumped Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ngoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.192951-192964. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3033038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection limit of a VCO based detection chain dedicated to particles recognition and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.09002. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817009002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Impedance Characterization Method for RFID-Type Backscatter Communication Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (2), pp.288 - 295. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2017.2769224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage unbuffered CFOA based non-inverting resistive-feedback amplifier: a study based on the description of the operational transconductance conveyor (OTC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), pp.243-252. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-018-1219-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-duty-cycled 7.2-8.5 GHz IR-UWB receiver for low power and low data rate applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiogou Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92 (1), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-017-0985-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 100 MHz PRF IR-UWB CMOS Transceiver With Pulse Shaping Capabilities and Peak Voltage Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1612-1625. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2017.2669902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Method of Power Spectral Density Estimation for On-Chip IR-UWB Transmitter Self-Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zarudniev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (3), pp.686-695. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2016.2617887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency UWB pulse generator for ultra-low-power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3, SI), pp.495-503. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715000355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High rate UWB CMOS transceiver chipset for WBAN and biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81 (1), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-014-0369-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chip on board 3-10 GHz Impulse Radio Ultra Wideband transmitter with optimized die to antenna wire bond transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (5), pp.749-758. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2012.2231466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 9-pJ/Pulse 1.42-Vpp OOK CMOS UWB Pulse Generator for the 3.1–10.6-GHz FCC Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.65 - 73. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2009.2035959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur d'impulsions ultra-large bande à enveloppe non-uniformément échantillonnée pour l'amélioration de la réjection des lobes secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F A Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission Electronique et Systèmes Embarqués - Exemple d’activités pédagogiques pour l’enseignement de l’intelligence artificielle appliquée aux systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génie Electrique et Informatique Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-UWB Synthesizer based on a Non-Uniformly Sampled Envelope for High Side-lobes Rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation par simulation et mesure de l’atténuation subie par le signal dans les communications utilisant le corps humain comme canal de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Al Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Objets et systèmes Connectés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive relaxation oscillator with current-limiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE Interregional NEWCAS Conference (NEWCAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS57931.2023.10198116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillator based bio-sensor for skin sweating detection: A feasibility survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Srinivassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME 2023 - 18th Conference on Ph.D Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Valence, Spain. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME58259.2023.10161783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur d'Impulsions Ultra-Large Bande à Enveloppe Échantillonnée-bloquée en technologie CMOS 28 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'atténuation du corps humain en tant que canal de propagation des communications HBC standardisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne patch en bande millimétrique pour la détection non-invasive des caractéristiques de la peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII èmes Journées Nationales Microondes 8-10 juin 2022 – Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low-Power 2.5µW CMOS Implementation of a Mixed Analog-Digital Wake-Up System Based on Frequency Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fourniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barchasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 19th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un émetteur alimenté sur batterie dédié à la caractérisation des communications via le corps humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche de l'IUT d'Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration hétérogène pour la mise en œuvre de capteurs imprimés sur support souple connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilihi Moindje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Walder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Blalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Objets et systèmes Connectés - COC'2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT d'Aix-Marseille, Mar 2021, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Ultra-Wide Band Pulse Generator based on a Duty-Cycled 2-ASK Emitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 19th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-UWB Pulse Synthesizer Based on a Sample & Hold Envelope Shaping Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Artemio Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36° Simpósio Sul de Microeletrônica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Analysis of a Gilbert Analog Multiplier for Input Dynamic Range optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 15th Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Battery-powered Emitter dedicated to the Characterization of Human Body Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 15th Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse design method for complexity reduction of IEEE IR-UWB pulse synthesizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Artemio-Schoulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Learning for Smart Functional Electrical Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Marzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barchasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dubrovnik, Croatia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC43012.2020.9128681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une étiquette sans contact Ultra-Large Bande impulsionnelle télé-alimentée en RFID UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Objets et systèmes Connectés 2019 (COC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennas Design for the Characterization of an UHF Remotely Powered UWB Pulse Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 PhotonIcs &amp; Electromagnetics Research Symposium - Spring (PIERS-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1142-1148, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS-Spring46901.2019.9017524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mesure des impédances transitoires - Application aux puces RFID HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Kussener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des matériaux les plus appropriés pour réaliser les électrodes nécessaires à la mesure de l'électrocardiogramme à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using short-term fourier transform for particle detection and recognition in a CMOS oscillator-based chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 19th Latin-American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sao Paulo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2018.8349684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Standardized Human Body Communications - A Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zerenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.643-644, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8618037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Ultra Low-Power Acoustic Wake-Up System Based on Frequency Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fourniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barchasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Internet of Things and Intelligence System (IOTAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bali, Indonesia. pp.109-115, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOTAIS.2018.8600849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022330v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry Electrode Materials for Electrocardiographic Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.645-646, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Power Wake-Up System based on Frequency Analysis for Environmental Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fourniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barchasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE/ASME International Conference on Mechatronic and Embedded Systems and Applications (MESA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Oulu, Finland. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MESA.2018.8449164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de communication asynchrone à lien radio Ultra-large bande pour les réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Triggered Asynchronous Protocol for ULP Sensor Network Based on a UWB Sub-GHz communication Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors Energy harvesting, wireless Network and Smart Objects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transimpedance instrumentation amplifier based on current inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully digital Ultra-wide band sub-GHz pulse generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un dispositif d’extraction du rythme cardiaque à partir d’un signal électrocardiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC/SiP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous frequency measurement for IR-UWB signal in CMOS 130 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zarudniev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. pp.157-160, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives Offertes par la Radio Impulsionelle Ultra-Large Bande pour les Communications Sans-Fil à Courte Portée et Faible Consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques URSI, énergies et radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an energy detector for heartbeat localization in ECG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, France. pp.73-76, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la faisabilité d'un système de communications Ultra large bande asynchrone pour réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of pulse synthesizers for the convergence of IR-UWB solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 14th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2016.7604840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact highly selective passive notch filter for 3.1–5 GHz UWB receiver system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cairo, Egypt. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2015.7440259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitally controlled transconductor based on a quantum transconductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emitters and Receivers for Impulse Radio Ultra-Wideband and Their Healthcare Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2015.7324443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low cost impedance measurement method for integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 16th International Conference on Communication Technology (ICCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hangzhou, France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCT.2015.7399784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wideband voltage controlled oscillator with commutable phases for BPSK implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Differential 7.2-8.5GHz LNA for a Self Synchronized and Duty-Cycled UWB OOK Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2015.7324402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very high bit rate test platform for ISO 14443 and interoperability tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 16th International Conference on Communication Technology (ICCT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCT.2015.7399857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4GHz CMOS 130 nm IR-UWB dual front-end transceiver for IEEE802.15 standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pezzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Piaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 21st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2014.7050106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF power gating techniques for ultra low power communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2014.6872711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the IEEE 802.15.4a UWB PHY layer for optimizing the power consumption of the transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Losco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2013.6663846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inductorless CMOS UWB pulse generator with active pulse shaping circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2013.6663843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Output Dynamic UWB Pulse Generator for BPSK Modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramos Sparrow Ramos Sparrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Ultra Wideband (IC UWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. pp.170-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5GHz digital BPSK modulator built with CMOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 11th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power clock and data recovery circuit for IR-UWB receiver power management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 9th International Multi-Conference on Systems, Signals and Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chemnitz, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2012.6198001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remotely UHF powered UWB transmitter for high precision localization of RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Ultra-Wideband (ICUWB 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, France. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2011.6058893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Power Pulse Generator for RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia Antipolis Micro Electronics forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power CMOS energy detector for noncoherent impulse-radio UWB receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Ultra-Wideband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nanjing, France. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2010.5614627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS UWB pulse generator co-designed with package transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2009.5135598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully tunable UWB pulse generator with zero DC power consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Ultra-Wideband</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2009.5288788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS UWB Pulse Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-WideBand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciyo, 2010, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/10010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherche - La génération d’impulsions pour les communications radiofréquences : des spécifications aux circuits-intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Aix Marseille University (AMU), 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05452877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529043v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fourniol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea15020033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Artemio Schoulten" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Augusto Mariano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i3.793" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494714v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Randriatsiferana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajian Gan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayu Wan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-021-01826-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966572v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vauche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ravelo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomino&#235; Lorriere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.103640" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Assila Belhadj Mefteh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3103457" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3105040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Nektarios Daskalakis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flynn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deleruyelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea11020016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3072485" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benjelloun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belhadj Mefteh Assila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchakour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114152" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Barthelemy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Meillere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681724.2020.1717004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3001610" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022852v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngoho Moungoho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontgalland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3033038" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngoho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704805v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2769224" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1219-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Muhr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2017.2669902" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dehaese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Amor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiogou Tall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-017-0985-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435274v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramos Sparrow" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000355" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goavec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarudniev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauch&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hameau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2617887" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435829v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramos Sparrow Ramos Sparrow" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-014-0369-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779298v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fourquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dehaese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2012.2231466" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bachelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2009.2035959" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892496v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Zaouk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Assila Belhadj Mefteh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780347" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vauche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Schoulten" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Mariano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249125v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernardini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ponsart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS57931.2023.10198116" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Srinivassane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sa&#239;d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hameau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME58259.2023.10161783" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029321v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Said" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bossuet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barchasz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462746" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line Benevent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilihi Moindje" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Walder" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Blalta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoulten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462739" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036737v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561126v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081262" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barthelemy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081289" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artemio-Schoulten" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muhr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294788" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386618v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Marzetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC43012.2020.9128681" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298783v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergeret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring46901.2019.9017524" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470033v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Couraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deleruyelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kussener" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470036v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pons" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856908v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bounaceur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerenini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8618037" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022330v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTAIS.2018.8600849" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349684" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Pons" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617992" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865076v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MESA.2018.8449164" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02013918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Haloua" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704374v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gies" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010126" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470052v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704375v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010175" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791193v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022303v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841156" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022722v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841135" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455480v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haloua" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856791v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604840" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704349v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182067" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704354v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324443" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704368v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Lababidi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Roy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Jeune" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2015.7440259" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704356v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCT.2015.7399784" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704344v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tall" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182048" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704351v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benamor" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324402" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704360v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCT.2015.7399857" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouvry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piaget" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caillat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2014.7050106" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704332v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Amor" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872711" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856910v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Losco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meillere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2013.6663846" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856909v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2013.6663843" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435856v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856911v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573672" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704317v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2012.6198001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704307v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2011.6058893" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470055v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704305v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battista" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2010.5614627" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704302v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2009.5288788" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704300v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2009.5135598" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022411v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/10010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05452877v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529043v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fourniol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea15020033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Artemio Schoulten" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Augusto Mariano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i3.793" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494714v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Randriatsiferana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajian Gan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayu Wan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-021-01826-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vauche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Assila Belhadj Mefteh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Haddad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3103457" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ravelo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomino&#235; Lorriere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.103640" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3105040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Nektarios Daskalakis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flynn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deleruyelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea11020016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3072485" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benjelloun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belhadj Mefteh Assila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchakour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114152" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Barthelemy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Meillere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681724.2020.1717004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3001610" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022852v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngoho Moungoho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontgalland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3033038" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngoho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2769224" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1219-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dehaese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Amor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiogou Tall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-017-0985-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Muhr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2017.2669902" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goavec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarudniev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauch&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hameau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2617887" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435274v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramos Sparrow" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000355" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435829v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramos Sparrow Ramos Sparrow" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-014-0369-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779298v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fourquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dehaese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2012.2231466" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bachelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2009.2035959" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892505v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vauche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Schoulten" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Mariano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernardini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ponsart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780347" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892496v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Zaouk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Assila Belhadj Mefteh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS57931.2023.10198116" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Srinivassane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sa&#239;d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hameau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME58259.2023.10161783" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029321v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Said" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bossuet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barchasz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462746" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494758v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593067v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line Benevent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilihi Moindje" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Walder" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Blalta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoulten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462739" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036737v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561126v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081262" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barthelemy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081289" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artemio-Schoulten" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muhr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294788" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386618v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Marzetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC43012.2020.9128681" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298783v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergeret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring46901.2019.9017524" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470033v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Couraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deleruyelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kussener" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470036v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pons" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022331v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349684" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856908v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bounaceur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerenini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8618037" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022330v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTAIS.2018.8600849" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Pons" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617992" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865076v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MESA.2018.8449164" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02013918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Haloua" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470052v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gies" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010126" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704375v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010175" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791193v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022303v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841156" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455457v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022722v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841135" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455480v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haloua" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856791v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604840" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704368v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Lababidi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Roy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Jeune" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2015.7440259" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704349v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182067" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704354v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324443" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704356v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCT.2015.7399784" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704344v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tall" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182048" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704351v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benamor" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324402" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704360v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCT.2015.7399857" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouvry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piaget" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caillat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2014.7050106" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704332v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Amor" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872711" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856910v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Losco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meillere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2013.6663846" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856909v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2013.6663843" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435856v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856911v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573672" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704317v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2012.6198001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704307v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2011.6058893" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470055v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704305v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battista" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2010.5614627" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704300v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2009.5135598" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704302v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2009.5288788" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022411v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/10010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05452877v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>