--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Rigo-Mariani </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani - CNRS Research Scientist in Power & Energy Systems</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remyrigo-mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3098-9572</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183758005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I got my MsC and PhD in Electrical Engineering from the Toulouse Institute of Technology (INP) in 2009 and 2014 respectively. I was then a Postdoctoral Fellow at University of Washington (UW), Seattle, before joining the Cambridge Advance Research Centre for Education (CARES) and the Energy Research Institute at Nanynag Technological University (ERI@N) in Singapore. Since 2020, I am a  Research Scientist at the French National Centre for Scientific Research (CNRS) and work at the Grenoble Electrical Engineering (G2Elab) in France.My research interest lies on modelling and optimization techniques for the management and design of energy systems over three areas – i) operation and planning of distributed energy resources in transmission and distribution networks., ii) integrated management and design of multi-energy systems, and iii) value of flexibility and emerging energy markets.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future energy scenarios with renewables and flexibilities in distribution grids – National case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15, pp.109108. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2026.109108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EmuCast: A python package for generating time series forecasts with tunable error in model predictive control design and testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34, pp.102574. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2026.102574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning for coordinated air-conditioner control in groups of buildings using smart meter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 166, pp.113536. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.113536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative of control strategies on electrical vehicle fleet charging management strategies under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Enhanced Resilience of Interdependent Critical Infrastructures: Robustness Analysis of a Multi-modal Public Transport Network Subject to Power Grid Failures with Integrated Travel Demand Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2679 (10), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981251345762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated management under uncertainty and fair revenue distribution in a multi energy community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 339, pp.138802. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2025.138802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National energy system modeling for decarbonization pathways considering distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58, pp.101688. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esr.2025.101688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy communities typologies and performances: Impact of members configurations, system size and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.173 - 184. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2025.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of modeling assumptions on the economic performance assessment of a storage participating in energy and reserve markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.117998. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.117998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness in energy communities: Centralized and decentralized frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.115054. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.115054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free safe deep reinforcement learning for grid-to-vehicle management considering grid constraints and transformer thermal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.112529. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.112529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for mitigating uncertainty in real-time operations of a connected microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subrat Prasad Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfeng Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.101334. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Planning Strategies to Mitigate Price Uncertainty in Day-Ahead Market for a Battery Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.85388-85399. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2024.3415811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and collective objectives in an energy community with network constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2023.105083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Tree Variations and Online Tuning for Real-Time Control of a Building in a Two-Stage Management Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alim Yakub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (11), pp.2730. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17112730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Coordination Strategy for the Control of Distributed Storage at the Household Level -Arbitrage Between Users Preferences and Distribution Grid Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 224, pp.111-127. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2023.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of grid parameter uncertainties for the steady-state operation of a model-based voltage controller in distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Andy Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Bésanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 218, pp.109221. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2023.109221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for robust voltage control in distribution grids under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Andy Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100959. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2022.100959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A storage degradation model of Li-ion batteries to integrate ageing effects in the optimal management and design of an isolated microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro V.H. Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 333, pp.120584. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.120584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked Revenues for Energy Storage Participating in Energy and Reserve Markets with an Optimal Frequency Regulation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 350, pp.121721. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.121721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Consumption and Frequency Reserve Provision with Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.83666-83679. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3301159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home Energy Management with Mitigation of Power Profile Uncertainties and Model Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 294, pp.113223. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Time Reduction Models Applied to Power and Energy Systems Planning -Comparison with Existing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159, pp.112170. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2022.112170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-Stage Strategy with Settlement for an Energy Community Management Under Grid Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.1505-1514. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2022.3167862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle pour la gestion des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Linear DistFLow for Dynamic Optimization in Distributed Generation Planning Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.107936. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.107936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Members Selection for the Expansion of Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (18), pp.11257. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su141811257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panels – is more always better?: Assessing the carbon footprint of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TATuP - Zeitschrift für Technikfolgenabschätzung in Theorie und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.25 - 31. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14512/tatup.31.2.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage management strategy for the optimal operation and billing in an energy community with collective self-consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 310, pp.118484. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic aware aging design of a simple distributed energy system: A comparative approach with single stage design strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.111104. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.111104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1378. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optimization frameworks for the design of a multi-energy microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Ooi Chea Wae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Romagnoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.113982. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoPowSys: A power system ontology for cross domain interactions in an eco industrial park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Devanand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourab Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Krdzavac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Foo Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.100008. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2020.100008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Cycle Gas Turbine Model for Heat and Power Dispatch Subject to Grid Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.448-456. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSTE.2019.2894793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clusterized Energy Management with Linearized Losses in the Presence of Multiple Types of Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Method to Model CO 2 Emissions of Combined Cycle Power Plants for Environmental Power Dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.72-83. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.201700552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast power flow scheduling and sensitivity analysis for sizing a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 131, pp. 114-127. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optimal Design of a Smart Microgrid With Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.1762-1770. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2015.2507131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power flow optimization in a microgrid with two kinds of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Roccuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.860-870. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal power dispatching strategies in smart-microgrids with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 40, pp. 649-658. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2014.07.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a medium voltage power converter-storage devices embedded in a hybrid emergency network for more electrical aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.72-90. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de stockeurs participant aux marchés de l'énergie sur les réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de réseaux multi-énergies de distribution pour l'intégration de productions renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Strategies for BESS Storage Systems Participating in Joint Energy and Reserve Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile and Self-Adapting Smart Home Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Genève (CH), Switzerland. pp.5, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.1483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de Futurs Mixes Electriques en France avec Production et Flexibilités Décentralisées dans les Réseaux de Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storage systems participating in energy markets on distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff Design and Pricing in Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21st International Conference on the European Energy Market (EEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lisbon, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEM64765.2025.11050091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of energy communities membership evolution on founding members’ expected benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie de Grève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for the Management of an Electrical Vehicle Fleet in A Distribution Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kiel, Germany. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Learning for the Bidding of Grid-Connected Batteries in the Day-Ahead Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Storage Technologies for Participation in Day-Ahead and Primary Reserve Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Energy Tariff Structures in Home Battery Energy Storage System Controls on Low-Voltage Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Handel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Quakernack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Haubrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta. 5 p., </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage management strategy for the control of distributed storage in a low voltage network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Chazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timon Jungh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Genève, Switzerland. pp.2677-2681, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.2158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Demand Response Programs Using Override Signals with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th ACM International Conference on Future and Sustainable Energy Systems (E-Energy '25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rotterdam, Netherlands. pp.603-611, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3679240.3734657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des hypothèses de modélisation sur les performances économiques d'un stockage participant aux marchés de l'énergie et réserve primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de Futurs Mixs Electriques en France avec Production et Flexibilités Décentralisées dans les Réseaux de Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Génie Electrique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Retail Electricity Pricing Using Offline Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ACM International Conference on Future and Sustainable Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Singapour, Singapore. pp.454-458, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3632775.3661964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference in Emerging Technologies in Transportation Systems TRC 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes an Energy Community? Features Impact in Collective Benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grids Technologies (ISGT) EUROPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubronik, Croatia. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing and Economic Valuation of an Energy Storage System Participating in Joint Energy and Reserve Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies Conference (ISGT–Europe 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Planning and Heuristic Controls of a Battery Storage System Participating in Frequency Containment Reserve Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Seattle, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM51994.2024.10688576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal decision tree design for near real-time control of battery energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Handel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Ebenezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Haubrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26TH INTERNATIONAL SYMPOSIUM ON SYMBOLIC AND NUMERIC ALGORITHMS FOR SCIENTIFIC COMPUTING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Optimal Energy Management and Allocation Through Keys of Repartition in Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023 – 27th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation Models for Frequency Services Provision with an Energy Storage System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs Allocation in Energy Communities: An Insight on Users’ Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clastres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the distribution grid on the European energy system prospective scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE European Conference, Internaional Association for Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Safe Model-Free Building Energy Management using Masked Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Flexibility Estimation for TSO-DSO Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of distributed energy storage systems for minimum reverse flow in a distribution grid with high share of photovoltaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Handel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Arens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Masking for Safer Model-Free Building Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGEnergy Workshop on Reinforcement Learning for Energy Management in Buildings &amp; Cities (RLEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de réseaux de distribution (DISGRID) comme outil d'étude prospectif de la combinaison de solutions de flexibilité à l'échelle transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et Dimensionnement d'un Système de Stockage Participant aux Marchés de l'Energie et de Réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free Detection of Solar Generation in Distribution Grids Based on Minimal Exogenous Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ADMM-based Coordination Strategy for the Control of Distributed Storage at the Household Level -Impact of the End-User Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debucsshere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of TC-Electrimacs Commitee ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Optimization of Power Allocation and Benefit Sharing in A Local Energy Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural Cloning based RL Agents for District Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGEnergy Workshop on Reinforcement Learning for Energy Management in Buildings &amp; Cities (RLEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3563357.3566165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties Impact and Mitigation with an Adaptive Model-Based Voltage Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Bésanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Time Series Classification And Forecasting To Automatically Detect Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Tuning for LV Centralized and Distributed Voltage Control with High PV Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Powertech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-stage design framework for the investment and operation of a simple microgrid: a comprehensive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Economic Environment Modelling for the Optimal Design of a Multi-Energy Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Ooi Chea Wae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.1837-1842, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing high accurate regression models for short-term load forecasting in smart buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T T Q Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T P T Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Conference of the IEEE Industrial Electronics Society IECON 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified DistFlow for Distributed Generation Planning Problems in Radial Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.1626-1632, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fastened Unit Commitment with Loss Linearization for Distributed Generation Planning Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Portland, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2018.8586551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Benchmark for Power Market Analysis From Generation Mix To End-Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Asian Conference on Energy, Power and Transportation Electrification (ACEPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Singapore, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEPT.2018.8610802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Regulation in Distribution Grid Using PV Smart Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Ortega-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Kirschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Portland, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2018.8586453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method to model carbon emission of combined cycle for environmental power dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Asian Conference on Energy, Power and Transportation Electrification (ACEPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Singapore, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEPT.2017.8168578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization methodologies for the power management and sizing of a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power flow optimization in a microgrid with two kinds of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Roccuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing integrating power management for a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Power Flow Scheduling and Sensitivity Analysis for Sizing a Microgrid with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain. pp. 275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast optimization strategy for power dispatching in a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7902-7907, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6700453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion d’énergie dans un micro-réseau vers des méthodes de conception systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle de compétitivité DERBI, Cantine de Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line and On-line Power Dispatching Strategies for a Grid Connected Commercial Building with Storage Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Power Plant and Power System Control conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp. 266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optimization strategies for power dispatching in smart microgrids with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gand, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'énergie dans Smart ZAE, un smart grid à l'échelle d'une Zone d'Activité Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence DERBI'12: Développement des Énergies Renouvelables dans le Bâtiment et l'Industrie, Perpignan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'énergie dans Smart ZAE, un smart grid à l'échelle d'une Zone d'Activité Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Smart grids, Midi-Pyrénées Innovation, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of multiple compact fluorescent lamp usage on residential power quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. K Rayudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S Witherden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Power System Technology (POWERCON 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Auckland, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerCon.2012.6401250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Power Converter Devices embedded in a Hybrid Emergency Network for More Electrical Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th TRB Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC DETECTION OF DISTRIBUTED SOLAR GENERATION BASED ON EXOGENOUS INFORMATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de conception intégrée &amp;quot;dimensionnement-gestion&amp;quot; par optimisation d'un micro-réseau avec stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Toulouse - INPT, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014INPT0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04258773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de conception intégrée &amp;quot;dimensionnement-gestion&amp;quot; par optimisation d'un microréseau avec stockage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut Nationale Polytechnique de Toulouse, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03675724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId287"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Rigo-Mariani </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani - CNRS Research Scientist in Power & Energy Systems</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remyrigo-mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3098-9572</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183758005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I got my MsC and PhD in Electrical Engineering from the Toulouse Institute of Technology (INP) in 2009 and 2014 respectively. I was then a Postdoctoral Fellow at University of Washington (UW), Seattle, before joining the Cambridge Advance Research Centre for Education (CARES) and the Energy Research Institute at Nanynag Technological University (ERI@N) in Singapore. Since 2020, I am a  Research Scientist at the French National Centre for Scientific Research (CNRS) and work at the Grenoble Electrical Engineering (G2Elab) in France.My research interest lies on modelling and optimization techniques for the management and design of energy systems over three areas – i) operation and planning of distributed energy resources in transmission and distribution networks., ii) integrated management and design of multi-energy systems, and iii) value of flexibility and emerging energy markets.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future energy scenarios with renewables and flexibilities in distribution grids – National case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15, pp.109108. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2026.109108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Strategies for a Battery Participating in Day Ahead and Primary Reserve Markets Under Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Access Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.207 - 216. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/oajpe.2026.3668297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous converter-level MS for residential PV-battery systems using reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 360, pp.117358. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2026.117358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EmuCast: A python package for generating time series forecasts with tunable error in model predictive control design and testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34, pp.102574. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2026.102574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National energy system modeling for decarbonization pathways considering distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58, pp.101688. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esr.2025.101688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated management under uncertainty and fair revenue distribution in a multi energy community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 339, pp.138802. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2025.138802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative of control strategies on electrical vehicle fleet charging management strategies under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Enhanced Resilience of Interdependent Critical Infrastructures: Robustness Analysis of a Multi-modal Public Transport Network Subject to Power Grid Failures with Integrated Travel Demand Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2679 (10), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981251345762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning for coordinated air-conditioner control in groups of buildings using smart meter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 166, pp.113536. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.113536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of modeling assumptions on the economic performance assessment of a storage participating in energy and reserve markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.117998. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.117998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy communities typologies and performances: Impact of members configurations, system size and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.173 - 184. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2025.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness in energy communities: Centralized and decentralized frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.115054. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.115054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free safe deep reinforcement learning for grid-to-vehicle management considering grid constraints and transformer thermal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.112529. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.112529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for mitigating uncertainty in real-time operations of a connected microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subrat Prasad Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfeng Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.101334. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and collective objectives in an energy community with network constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2023.105083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Planning Strategies to Mitigate Price Uncertainty in Day-Ahead Market for a Battery Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.85388-85399. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2024.3415811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Tree Variations and Online Tuning for Real-Time Control of a Building in a Two-Stage Management Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alim Yakub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (11), pp.2730. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17112730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Coordination Strategy for the Control of Distributed Storage at the Household Level -Arbitrage Between Users Preferences and Distribution Grid Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 224, pp.111-127. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2023.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A storage degradation model of Li-ion batteries to integrate ageing effects in the optimal management and design of an isolated microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro V.H. Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 333, pp.120584. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.120584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of grid parameter uncertainties for the steady-state operation of a model-based voltage controller in distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Andy Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Bésanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 218, pp.109221. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2023.109221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for robust voltage control in distribution grids under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Andy Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100959. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2022.100959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked Revenues for Energy Storage Participating in Energy and Reserve Markets with an Optimal Frequency Regulation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 350, pp.121721. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.121721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Consumption and Frequency Reserve Provision with Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.83666-83679. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3301159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home Energy Management with Mitigation of Power Profile Uncertainties and Model Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 294, pp.113223. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle pour la gestion des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Linear DistFLow for Dynamic Optimization in Distributed Generation Planning Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.107936. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.107936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Time Reduction Models Applied to Power and Energy Systems Planning -Comparison with Existing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159, pp.112170. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2022.112170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-Stage Strategy with Settlement for an Energy Community Management Under Grid Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.1505-1514. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2022.3167862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panels – is more always better?: Assessing the carbon footprint of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TATuP - Zeitschrift für Technikfolgenabschätzung in Theorie und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.25 - 31. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14512/tatup.31.2.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Members Selection for the Expansion of Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (18), pp.11257. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su141811257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage management strategy for the optimal operation and billing in an energy community with collective self-consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 310, pp.118484. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic aware aging design of a simple distributed energy system: A comparative approach with single stage design strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.111104. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.111104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1378. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optimization frameworks for the design of a multi-energy microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Ooi Chea Wae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Romagnoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.113982. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoPowSys: A power system ontology for cross domain interactions in an eco industrial park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Devanand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourab Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Krdzavac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Foo Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.100008. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2020.100008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clusterized Energy Management with Linearized Losses in the Presence of Multiple Types of Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Cycle Gas Turbine Model for Heat and Power Dispatch Subject to Grid Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.448-456. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSTE.2019.2894793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Method to Model CO 2 Emissions of Combined Cycle Power Plants for Environmental Power Dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.72-83. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.201700552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optimal Design of a Smart Microgrid With Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.1762-1770. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2015.2507131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast power flow scheduling and sensitivity analysis for sizing a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 131, pp. 114-127. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power flow optimization in a microgrid with two kinds of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Roccuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.860-870. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal power dispatching strategies in smart-microgrids with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 40, pp. 649-658. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2014.07.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a medium voltage power converter-storage devices embedded in a hybrid emergency network for more electrical aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.72-90. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Electric Vehicle Charging Profiles for Grid Studies in Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Strategies for BESS Storage Systems Participating in Joint Energy and Reserve Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile and Self-Adapting Smart Home Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Genève (CH), Switzerland. pp.5, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.1483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de Futurs Mixes Electriques en France avec Production et Flexibilités Décentralisées dans les Réseaux de Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de stockeurs participant aux marchés de l'énergie sur les réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de réseaux multi-énergies de distribution pour l'intégration de productions renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff Design and Pricing in Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21st International Conference on the European Energy Market (EEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lisbon, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEM64765.2025.11050091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of energy communities membership evolution on founding members’ expected benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie de Grève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storage systems participating in energy markets on distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for the Management of an Electrical Vehicle Fleet in A Distribution Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kiel, Germany. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Learning for the Bidding of Grid-Connected Batteries in the Day-Ahead Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Storage Technologies for Participation in Day-Ahead and Primary Reserve Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Energy Tariff Structures in Home Battery Energy Storage System Controls on Low-Voltage Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Handel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Quakernack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Haubrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta. 5 p., </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Demand Response Programs Using Override Signals with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th ACM International Conference on Future and Sustainable Energy Systems (E-Energy '25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rotterdam, Netherlands. pp.603-611, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3679240.3734657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de Futurs Mixs Electriques en France avec Production et Flexibilités Décentralisées dans les Réseaux de Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Génie Electrique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des hypothèses de modélisation sur les performances économiques d'un stockage participant aux marchés de l'énergie et réserve primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage management strategy for the control of distributed storage in a low voltage network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Chazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timon Jungh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Genève, Switzerland. pp.2677-2681, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.2158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Planning and Heuristic Controls of a Battery Storage System Participating in Frequency Containment Reserve Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Seattle, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM51994.2024.10688576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing and Economic Valuation of an Energy Storage System Participating in Joint Energy and Reserve Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies Conference (ISGT–Europe 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes an Energy Community? Features Impact in Collective Benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grids Technologies (ISGT) EUROPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubronik, Croatia. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Retail Electricity Pricing Using Offline Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ACM International Conference on Future and Sustainable Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Singapour, Singapore. pp.454-458, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3632775.3661964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference in Emerging Technologies in Transportation Systems TRC 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal decision tree design for near real-time control of battery energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Handel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Ebenezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Haubrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26TH INTERNATIONAL SYMPOSIUM ON SYMBOLIC AND NUMERIC ALGORITHMS FOR SCIENTIFIC COMPUTING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Safe Model-Free Building Energy Management using Masked Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation Models for Frequency Services Provision with an Energy Storage System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs Allocation in Energy Communities: An Insight on Users’ Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clastres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Optimal Energy Management and Allocation Through Keys of Repartition in Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023 – 27th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the distribution grid on the European energy system prospective scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE European Conference, Internaional Association for Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Flexibility Estimation for TSO-DSO Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of distributed energy storage systems for minimum reverse flow in a distribution grid with high share of photovoltaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Handel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Arens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Masking for Safer Model-Free Building Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGEnergy Workshop on Reinforcement Learning for Energy Management in Buildings &amp; Cities (RLEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de réseaux de distribution (DISGRID) comme outil d'étude prospectif de la combinaison de solutions de flexibilité à l'échelle transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et Dimensionnement d'un Système de Stockage Participant aux Marchés de l'Energie et de Réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free Detection of Solar Generation in Distribution Grids Based on Minimal Exogenous Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ADMM-based Coordination Strategy for the Control of Distributed Storage at the Household Level -Impact of the End-User Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debucsshere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of TC-Electrimacs Commitee ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Optimization of Power Allocation and Benefit Sharing in A Local Energy Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural Cloning based RL Agents for District Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGEnergy Workshop on Reinforcement Learning for Energy Management in Buildings &amp; Cities (RLEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3563357.3566165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties Impact and Mitigation with an Adaptive Model-Based Voltage Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Bésanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Time Series Classification And Forecasting To Automatically Detect Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Tuning for LV Centralized and Distributed Voltage Control with High PV Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Powertech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-stage design framework for the investment and operation of a simple microgrid: a comprehensive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Economic Environment Modelling for the Optimal Design of a Multi-Energy Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Ooi Chea Wae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.1837-1842, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing high accurate regression models for short-term load forecasting in smart buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T T Q Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T P T Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Conference of the IEEE Industrial Electronics Society IECON 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified DistFlow for Distributed Generation Planning Problems in Radial Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.1626-1632, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fastened Unit Commitment with Loss Linearization for Distributed Generation Planning Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Portland, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2018.8586551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Benchmark for Power Market Analysis From Generation Mix To End-Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Asian Conference on Energy, Power and Transportation Electrification (ACEPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Singapore, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEPT.2018.8610802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Regulation in Distribution Grid Using PV Smart Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Ortega-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Kirschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Portland, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2018.8586453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method to model carbon emission of combined cycle for environmental power dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Asian Conference on Energy, Power and Transportation Electrification (ACEPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Singapore, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEPT.2017.8168578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization methodologies for the power management and sizing of a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power flow optimization in a microgrid with two kinds of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Roccuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing integrating power management for a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Power Flow Scheduling and Sensitivity Analysis for Sizing a Microgrid with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain. pp. 275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast optimization strategy for power dispatching in a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7902-7907, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6700453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion d’énergie dans un micro-réseau vers des méthodes de conception systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle de compétitivité DERBI, Cantine de Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'énergie dans Smart ZAE, un smart grid à l'échelle d'une Zone d'Activité Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence DERBI'12: Développement des Énergies Renouvelables dans le Bâtiment et l'Industrie, Perpignan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line and On-line Power Dispatching Strategies for a Grid Connected Commercial Building with Storage Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Power Plant and Power System Control conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp. 266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optimization strategies for power dispatching in smart microgrids with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gand, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'énergie dans Smart ZAE, un smart grid à l'échelle d'une Zone d'Activité Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Smart grids, Midi-Pyrénées Innovation, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of multiple compact fluorescent lamp usage on residential power quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. K Rayudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S Witherden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Power System Technology (POWERCON 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Auckland, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerCon.2012.6401250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Power Converter Devices embedded in a Hybrid Emergency Network for More Electrical Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th TRB Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC DETECTION OF DISTRIBUTED SOLAR GENERATION BASED ON EXOGENOUS INFORMATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de conception intégrée &amp;quot;dimensionnement-gestion&amp;quot; par optimisation d'un microréseau avec stockage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut Nationale Polytechnique de Toulouse, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03675724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de conception intégrée &amp;quot;dimensionnement-gestion&amp;quot; par optimisation d'un micro-réseau avec stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Toulouse - INPT, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014INPT0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04258773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId294"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D1EFC94"/>
+    <w:nsid w:val="59CB071D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remyrigo-mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3098-9572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183758005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Louis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2026.109108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531497v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhewei Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2026.102574" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Ram Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Easwaran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113536" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100522" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva Fradique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Retiere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981251345762" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329276v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.138802" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2025.101688" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Gasca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Sidqi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.05.049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.117998" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Victoria Gasca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.112529" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrat Prasad Panda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Genest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfeng Lin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101334" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628352v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3415811" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.105083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim Yakub" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17112730" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.08.033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Andy Putratama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2023.109221" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Petrusev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100959" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V.H. Seger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.120584" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182119v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121721" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Diva Mustika" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pachurka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3301159" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113223" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rigo-Mariani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112170" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644576v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Putratama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Mustika" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2022.3167862" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannak Vai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.107936" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773272v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811257" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kofi Twum-Duah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/tatup.31.2.25" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551971v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118484" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240308v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Radet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111104" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ooi Chea Wae" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mazzoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romagnoli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113982" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Devanand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Karmakar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Krdzavac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Foo Eddy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2020.100008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kraft" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keck Voon Ling" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2019.2894793" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016675v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maciejowski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.04.049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016285v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201700552" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440330v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.11.010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519910v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2015.2507131" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323624v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Roccuzzo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Repetto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0409" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064368v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.07.138" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286808v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacressonni&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.07.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lafaye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506765v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wenger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098045v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863131" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189359v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.1483" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506886v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353638v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305478" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161469v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Gasca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM64765.2025.11050091" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310549v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vall&#233;e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie de Gr&#232;ve" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180610" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310551v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180441" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310545v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180640" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353629v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305569" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456353v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Handel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schulte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Quakernack" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Haubrock" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305517" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333002v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chazel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schricke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Jungh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2158" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123147v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679240.3734657" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154343v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155613v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606295v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632775.3661964" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729644v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810881v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Victoria Gasca" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863053" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938998v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863798" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726085v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM51994.2024.10688576" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773286v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Ebenezer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431469v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408197" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431478v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408102" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185234v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431424v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407781" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431403v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407522" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431464v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Arens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299564v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185203v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747300v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675572v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debucsshere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747327v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851408v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563357.3566165" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675749v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304662v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bauer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293486v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Putratama" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294283v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016150v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254730" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016192v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T Q Nguyen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P T Tran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016130v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254865" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520024v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2018.8586551" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519987v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keck Voon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEPT.2018.8610802" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520011v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu A Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Ortega-Vazquez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Kirschen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2018.8586453" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520032v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEPT.2017.8168578" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065165v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo Mariani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103497v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277577v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015345v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519933v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700453" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988454v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277590v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Steinmetz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090454v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988441v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988440v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519974v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K Rayudu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S Witherden" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerCon.2012.6401250" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286781v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940956v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368870v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04258773v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0140" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03675724v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remyrigo-mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3098-9572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183758005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Louis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2026.109108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debussch&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oajpe.2026.3668297" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.117358" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhewei Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2026.102574" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2025.101688" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Ahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.138802" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100522" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva Fradique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Retiere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981251345762" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Ram Kumar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Easwaran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113536" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.117998" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Gasca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Sidqi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.05.049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Victoria Gasca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.112529" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrat Prasad Panda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Genest" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfeng Lin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101334" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320246v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.105083" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3415811" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim Yakub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17112730" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218248v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.08.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V.H. Seger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.120584" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Andy Putratama" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2023.109221" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Petrusev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100959" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121721" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Diva Mustika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pachurka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3301159" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124512v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113223" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rigo-Mariani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannak Vai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.107936" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112170" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Putratama" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Mustika" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2022.3167862" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kofi Twum-Duah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/tatup.31.2.25" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811257" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118484" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Radet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111104" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ooi Chea Wae" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mazzoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romagnoli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113982" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Devanand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Karmakar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Krdzavac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Foo Eddy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2020.100008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016675v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keck Voon Ling" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maciejowski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.04.049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016628v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kraft" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2019.2894793" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201700552" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519910v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2015.2507131" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.11.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323624v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Roccuzzo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Repetto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0409" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.07.138" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacressonni&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.07.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570182v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098045v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863131" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.1483" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506886v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148966v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lafaye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wenger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161469v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Gasca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM64765.2025.11050091" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310549v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vall&#233;e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie de Gr&#232;ve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180610" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353638v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305478" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310551v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180441" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310545v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180640" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353629v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305569" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456353v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Handel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schulte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Quakernack" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Haubrock" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305517" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123147v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679240.3734657" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155613v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154343v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333002v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chazel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schricke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Jungh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2158" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726085v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM51994.2024.10688576" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938998v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863798" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810881v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Victoria Gasca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863053" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606295v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632775.3661964" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729644v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Ebenezer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431424v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407781" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408197" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431478v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408102" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134834v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185234v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431403v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407522" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431464v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Arens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299564v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185203v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183886v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747300v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675572v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debucsshere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747327v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851408v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563357.3566165" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675749v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304662v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bauer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293486v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Putratama" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294283v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254730" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016192v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T Q Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P T Tran" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016130v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254865" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520024v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2018.8586551" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519987v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keck Voon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEPT.2018.8610802" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520011v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu A Nguyen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Ortega-Vazquez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Kirschen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2018.8586453" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520032v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEPT.2017.8168578" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065165v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo Mariani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103497v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277577v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015345v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519933v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700453" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988454v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988441v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277590v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Steinmetz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090454v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988440v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519974v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K Rayudu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S Witherden" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerCon.2012.6401250" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286781v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940956v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368870v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03675724v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04258773v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0140" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>