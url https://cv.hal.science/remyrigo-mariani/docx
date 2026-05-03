--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Rigo-Mariani </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani - CNRS Research Scientist in Power & Energy Systems</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remyrigo-mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3098-9572</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183758005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I got my MsC and PhD in Electrical Engineering from the Toulouse Institute of Technology (INP) in 2009 and 2014 respectively. I was then a Postdoctoral Fellow at University of Washington (UW), Seattle, before joining the Cambridge Advance Research Centre for Education (CARES) and the Energy Research Institute at Nanynag Technological University (ERI@N) in Singapore. Since 2020, I am a  Research Scientist at the French National Centre for Scientific Research (CNRS) and work at the Grenoble Electrical Engineering (G2Elab) in France.My research interest lies on modelling and optimization techniques for the management and design of energy systems over three areas – i) operation and planning of distributed energy resources in transmission and distribution networks., ii) integrated management and design of multi-energy systems, and iii) value of flexibility and emerging energy markets.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future energy scenarios with renewables and flexibilities in distribution grids – National case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15, pp.109108. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2026.109108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Strategies for a Battery Participating in Day Ahead and Primary Reserve Markets Under Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Access Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.207 - 216. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/oajpe.2026.3668297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous converter-level MS for residential PV-battery systems using reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 360, pp.117358. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2026.117358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EmuCast: A python package for generating time series forecasts with tunable error in model predictive control design and testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34, pp.102574. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2026.102574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National energy system modeling for decarbonization pathways considering distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58, pp.101688. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esr.2025.101688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated management under uncertainty and fair revenue distribution in a multi energy community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 339, pp.138802. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2025.138802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative of control strategies on electrical vehicle fleet charging management strategies under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Enhanced Resilience of Interdependent Critical Infrastructures: Robustness Analysis of a Multi-modal Public Transport Network Subject to Power Grid Failures with Integrated Travel Demand Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2679 (10), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981251345762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning for coordinated air-conditioner control in groups of buildings using smart meter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 166, pp.113536. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.113536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of modeling assumptions on the economic performance assessment of a storage participating in energy and reserve markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.117998. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.117998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy communities typologies and performances: Impact of members configurations, system size and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.173 - 184. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2025.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness in energy communities: Centralized and decentralized frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.115054. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.115054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free safe deep reinforcement learning for grid-to-vehicle management considering grid constraints and transformer thermal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.112529. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.112529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for mitigating uncertainty in real-time operations of a connected microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subrat Prasad Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfeng Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.101334. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and collective objectives in an energy community with network constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2023.105083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Planning Strategies to Mitigate Price Uncertainty in Day-Ahead Market for a Battery Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.85388-85399. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2024.3415811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Tree Variations and Online Tuning for Real-Time Control of a Building in a Two-Stage Management Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alim Yakub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (11), pp.2730. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17112730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Coordination Strategy for the Control of Distributed Storage at the Household Level -Arbitrage Between Users Preferences and Distribution Grid Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 224, pp.111-127. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2023.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A storage degradation model of Li-ion batteries to integrate ageing effects in the optimal management and design of an isolated microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro V.H. Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 333, pp.120584. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.120584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of grid parameter uncertainties for the steady-state operation of a model-based voltage controller in distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Andy Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Bésanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 218, pp.109221. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2023.109221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for robust voltage control in distribution grids under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Andy Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100959. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2022.100959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked Revenues for Energy Storage Participating in Energy and Reserve Markets with an Optimal Frequency Regulation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 350, pp.121721. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.121721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Consumption and Frequency Reserve Provision with Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.83666-83679. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3301159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home Energy Management with Mitigation of Power Profile Uncertainties and Model Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 294, pp.113223. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle pour la gestion des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Linear DistFLow for Dynamic Optimization in Distributed Generation Planning Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.107936. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.107936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Time Reduction Models Applied to Power and Energy Systems Planning -Comparison with Existing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159, pp.112170. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2022.112170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-Stage Strategy with Settlement for an Energy Community Management Under Grid Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.1505-1514. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2022.3167862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panels – is more always better?: Assessing the carbon footprint of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TATuP - Zeitschrift für Technikfolgenabschätzung in Theorie und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.25 - 31. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14512/tatup.31.2.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Members Selection for the Expansion of Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (18), pp.11257. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su141811257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage management strategy for the optimal operation and billing in an energy community with collective self-consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 310, pp.118484. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic aware aging design of a simple distributed energy system: A comparative approach with single stage design strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.111104. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.111104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1378. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optimization frameworks for the design of a multi-energy microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Ooi Chea Wae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Romagnoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.113982. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoPowSys: A power system ontology for cross domain interactions in an eco industrial park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Devanand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourab Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Krdzavac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Foo Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.100008. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2020.100008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clusterized Energy Management with Linearized Losses in the Presence of Multiple Types of Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Cycle Gas Turbine Model for Heat and Power Dispatch Subject to Grid Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.448-456. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSTE.2019.2894793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Method to Model CO 2 Emissions of Combined Cycle Power Plants for Environmental Power Dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.72-83. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.201700552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optimal Design of a Smart Microgrid With Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.1762-1770. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2015.2507131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast power flow scheduling and sensitivity analysis for sizing a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 131, pp. 114-127. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power flow optimization in a microgrid with two kinds of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Roccuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.860-870. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal power dispatching strategies in smart-microgrids with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 40, pp. 649-658. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2014.07.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a medium voltage power converter-storage devices embedded in a hybrid emergency network for more electrical aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.72-90. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Electric Vehicle Charging Profiles for Grid Studies in Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Strategies for BESS Storage Systems Participating in Joint Energy and Reserve Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile and Self-Adapting Smart Home Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Genève (CH), Switzerland. pp.5, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.1483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de Futurs Mixes Electriques en France avec Production et Flexibilités Décentralisées dans les Réseaux de Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de stockeurs participant aux marchés de l'énergie sur les réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de réseaux multi-énergies de distribution pour l'intégration de productions renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff Design and Pricing in Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21st International Conference on the European Energy Market (EEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lisbon, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEM64765.2025.11050091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of energy communities membership evolution on founding members’ expected benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie de Grève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storage systems participating in energy markets on distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for the Management of an Electrical Vehicle Fleet in A Distribution Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kiel, Germany. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Learning for the Bidding of Grid-Connected Batteries in the Day-Ahead Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Storage Technologies for Participation in Day-Ahead and Primary Reserve Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Energy Tariff Structures in Home Battery Energy Storage System Controls on Low-Voltage Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Handel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Quakernack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Haubrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta. 5 p., </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Demand Response Programs Using Override Signals with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th ACM International Conference on Future and Sustainable Energy Systems (E-Energy '25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rotterdam, Netherlands. pp.603-611, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3679240.3734657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de Futurs Mixs Electriques en France avec Production et Flexibilités Décentralisées dans les Réseaux de Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Génie Electrique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des hypothèses de modélisation sur les performances économiques d'un stockage participant aux marchés de l'énergie et réserve primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage management strategy for the control of distributed storage in a low voltage network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Chazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timon Jungh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Genève, Switzerland. pp.2677-2681, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.2158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Planning and Heuristic Controls of a Battery Storage System Participating in Frequency Containment Reserve Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Seattle, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM51994.2024.10688576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing and Economic Valuation of an Energy Storage System Participating in Joint Energy and Reserve Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies Conference (ISGT–Europe 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes an Energy Community? Features Impact in Collective Benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grids Technologies (ISGT) EUROPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubronik, Croatia. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Retail Electricity Pricing Using Offline Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ACM International Conference on Future and Sustainable Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Singapour, Singapore. pp.454-458, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3632775.3661964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference in Emerging Technologies in Transportation Systems TRC 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal decision tree design for near real-time control of battery energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Handel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Ebenezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Haubrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26TH INTERNATIONAL SYMPOSIUM ON SYMBOLIC AND NUMERIC ALGORITHMS FOR SCIENTIFIC COMPUTING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Safe Model-Free Building Energy Management using Masked Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation Models for Frequency Services Provision with an Energy Storage System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs Allocation in Energy Communities: An Insight on Users’ Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clastres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Optimal Energy Management and Allocation Through Keys of Repartition in Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023 – 27th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the distribution grid on the European energy system prospective scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE European Conference, Internaional Association for Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Flexibility Estimation for TSO-DSO Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of distributed energy storage systems for minimum reverse flow in a distribution grid with high share of photovoltaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Handel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Arens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Masking for Safer Model-Free Building Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGEnergy Workshop on Reinforcement Learning for Energy Management in Buildings &amp; Cities (RLEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de réseaux de distribution (DISGRID) comme outil d'étude prospectif de la combinaison de solutions de flexibilité à l'échelle transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et Dimensionnement d'un Système de Stockage Participant aux Marchés de l'Energie et de Réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free Detection of Solar Generation in Distribution Grids Based on Minimal Exogenous Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ADMM-based Coordination Strategy for the Control of Distributed Storage at the Household Level -Impact of the End-User Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debucsshere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of TC-Electrimacs Commitee ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Optimization of Power Allocation and Benefit Sharing in A Local Energy Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural Cloning based RL Agents for District Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGEnergy Workshop on Reinforcement Learning for Energy Management in Buildings &amp; Cities (RLEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3563357.3566165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties Impact and Mitigation with an Adaptive Model-Based Voltage Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Bésanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Time Series Classification And Forecasting To Automatically Detect Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Tuning for LV Centralized and Distributed Voltage Control with High PV Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Powertech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-stage design framework for the investment and operation of a simple microgrid: a comprehensive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Economic Environment Modelling for the Optimal Design of a Multi-Energy Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Ooi Chea Wae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.1837-1842, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing high accurate regression models for short-term load forecasting in smart buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T T Q Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T P T Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Conference of the IEEE Industrial Electronics Society IECON 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified DistFlow for Distributed Generation Planning Problems in Radial Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.1626-1632, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fastened Unit Commitment with Loss Linearization for Distributed Generation Planning Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Portland, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2018.8586551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Benchmark for Power Market Analysis From Generation Mix To End-Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Asian Conference on Energy, Power and Transportation Electrification (ACEPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Singapore, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEPT.2018.8610802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Regulation in Distribution Grid Using PV Smart Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Ortega-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Kirschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Portland, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2018.8586453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method to model carbon emission of combined cycle for environmental power dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Asian Conference on Energy, Power and Transportation Electrification (ACEPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Singapore, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEPT.2017.8168578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization methodologies for the power management and sizing of a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power flow optimization in a microgrid with two kinds of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Roccuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing integrating power management for a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Power Flow Scheduling and Sensitivity Analysis for Sizing a Microgrid with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain. pp. 275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast optimization strategy for power dispatching in a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7902-7907, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6700453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion d’énergie dans un micro-réseau vers des méthodes de conception systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle de compétitivité DERBI, Cantine de Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'énergie dans Smart ZAE, un smart grid à l'échelle d'une Zone d'Activité Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence DERBI'12: Développement des Énergies Renouvelables dans le Bâtiment et l'Industrie, Perpignan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line and On-line Power Dispatching Strategies for a Grid Connected Commercial Building with Storage Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Power Plant and Power System Control conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp. 266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optimization strategies for power dispatching in smart microgrids with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gand, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'énergie dans Smart ZAE, un smart grid à l'échelle d'une Zone d'Activité Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Smart grids, Midi-Pyrénées Innovation, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of multiple compact fluorescent lamp usage on residential power quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. K Rayudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S Witherden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Power System Technology (POWERCON 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Auckland, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerCon.2012.6401250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Power Converter Devices embedded in a Hybrid Emergency Network for More Electrical Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th TRB Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC DETECTION OF DISTRIBUTED SOLAR GENERATION BASED ON EXOGENOUS INFORMATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de conception intégrée &amp;quot;dimensionnement-gestion&amp;quot; par optimisation d'un microréseau avec stockage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut Nationale Polytechnique de Toulouse, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03675724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de conception intégrée &amp;quot;dimensionnement-gestion&amp;quot; par optimisation d'un micro-réseau avec stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Toulouse - INPT, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014INPT0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04258773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId294"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Rigo-Mariani </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani - CNRS Research Scientist in Power & Energy Systems</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remyrigo-mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3098-9572</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183758005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I got my MsC and PhD in Electrical Engineering from the Toulouse Institute of Technology (INP) in 2009 and 2014 respectively. I was then a Postdoctoral Fellow at University of Washington (UW), Seattle, before joining the Cambridge Advance Research Centre for Education (CARES) and the Energy Research Institute at Nanynag Technological University (ERI@N) in Singapore. Since 2020, I am a  Research Scientist at the French National Centre for Scientific Research (CNRS) and work at the Grenoble Electrical Engineering (G2Elab) in France.My research interest lies on modelling and optimization techniques for the management and design of energy systems over three areas – i) operation and planning of distributed energy resources in transmission and distribution networks., ii) integrated management and design of multi-energy systems, and iii) value of flexibility and emerging energy markets.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Strategies for a Battery Participating in Day Ahead and Primary Reserve Markets Under Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Access Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.207 - 216. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/oajpe.2026.3668297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future energy scenarios with renewables and flexibilities in distribution grids – National case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15, pp.109108. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2026.109108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous converter-level MS for residential PV-battery systems using reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 360, pp.117358. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2026.117358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EmuCast: A python package for generating time series forecasts with tunable error in model predictive control design and testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34, pp.102574. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2026.102574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning for coordinated air-conditioner control in groups of buildings using smart meter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 166, pp.113536. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.113536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative of control strategies on electrical vehicle fleet charging management strategies under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Enhanced Resilience of Interdependent Critical Infrastructures: Robustness Analysis of a Multi-modal Public Transport Network Subject to Power Grid Failures with Integrated Travel Demand Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2679 (10), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981251345762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated management under uncertainty and fair revenue distribution in a multi energy community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 339, pp.138802. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2025.138802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National energy system modeling for decarbonization pathways considering distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58, pp.101688. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esr.2025.101688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy communities typologies and performances: Impact of members configurations, system size and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.173 - 184. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2025.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of modeling assumptions on the economic performance assessment of a storage participating in energy and reserve markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.117998. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.117998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness in energy communities: Centralized and decentralized frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.115054. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.115054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free safe deep reinforcement learning for grid-to-vehicle management considering grid constraints and transformer thermal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.112529. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.112529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for mitigating uncertainty in real-time operations of a connected microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subrat Prasad Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfeng Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.101334. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Planning Strategies to Mitigate Price Uncertainty in Day-Ahead Market for a Battery Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.85388-85399. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2024.3415811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and collective objectives in an energy community with network constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2023.105083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Tree Variations and Online Tuning for Real-Time Control of a Building in a Two-Stage Management Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alim Yakub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (11), pp.2730. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17112730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Coordination Strategy for the Control of Distributed Storage at the Household Level -Arbitrage Between Users Preferences and Distribution Grid Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 224, pp.111-127. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2023.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for robust voltage control in distribution grids under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Andy Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100959. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2022.100959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of grid parameter uncertainties for the steady-state operation of a model-based voltage controller in distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Andy Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Bésanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 218, pp.109221. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2023.109221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A storage degradation model of Li-ion batteries to integrate ageing effects in the optimal management and design of an isolated microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro V.H. Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 333, pp.120584. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.120584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked Revenues for Energy Storage Participating in Energy and Reserve Markets with an Optimal Frequency Regulation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 350, pp.121721. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.121721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Consumption and Frequency Reserve Provision with Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.83666-83679. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3301159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home Energy Management with Mitigation of Power Profile Uncertainties and Model Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 294, pp.113223. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-Stage Strategy with Settlement for an Energy Community Management Under Grid Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.1505-1514. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2022.3167862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Time Reduction Models Applied to Power and Energy Systems Planning -Comparison with Existing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159, pp.112170. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2022.112170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle pour la gestion des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Linear DistFLow for Dynamic Optimization in Distributed Generation Planning Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.107936. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.107936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Members Selection for the Expansion of Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (18), pp.11257. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su141811257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panels – is more always better?: Assessing the carbon footprint of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TATuP - Zeitschrift für Technikfolgenabschätzung in Theorie und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.25 - 31. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14512/tatup.31.2.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage management strategy for the optimal operation and billing in an energy community with collective self-consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 310, pp.118484. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1378. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic aware aging design of a simple distributed energy system: A comparative approach with single stage design strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.111104. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.111104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optimization frameworks for the design of a multi-energy microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Ooi Chea Wae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Romagnoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.113982. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoPowSys: A power system ontology for cross domain interactions in an eco industrial park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Devanand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourab Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Krdzavac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Foo Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.100008. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2020.100008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clusterized Energy Management with Linearized Losses in the Presence of Multiple Types of Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Cycle Gas Turbine Model for Heat and Power Dispatch Subject to Grid Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.448-456. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSTE.2019.2894793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Method to Model CO 2 Emissions of Combined Cycle Power Plants for Environmental Power Dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.72-83. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.201700552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast power flow scheduling and sensitivity analysis for sizing a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 131, pp. 114-127. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optimal Design of a Smart Microgrid With Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.1762-1770. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2015.2507131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power flow optimization in a microgrid with two kinds of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Roccuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.860-870. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal power dispatching strategies in smart-microgrids with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 40, pp. 649-658. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2014.07.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a medium voltage power converter-storage devices embedded in a hybrid emergency network for more electrical aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.72-90. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Revenue Recovery and Allocation with Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clastres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Young Energy Economists and Engineers Seminar (YEEES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence School of Regulation, Apr 2026, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Electric Vehicle Charging Profiles for Grid Studies in Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de stockeurs participant aux marchés de l'énergie sur les réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de réseaux multi-énergies de distribution pour l'intégration de productions renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Strategies for BESS Storage Systems Participating in Joint Energy and Reserve Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile and Self-Adapting Smart Home Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Genève (CH), Switzerland. pp.5, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.1483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de Futurs Mixes Electriques en France avec Production et Flexibilités Décentralisées dans les Réseaux de Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storage systems participating in energy markets on distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff Design and Pricing in Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21st International Conference on the European Energy Market (EEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lisbon, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEM64765.2025.11050091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of energy communities membership evolution on founding members’ expected benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie de Grève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for the Management of an Electrical Vehicle Fleet in A Distribution Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kiel, Germany. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Learning for the Bidding of Grid-Connected Batteries in the Day-Ahead Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Storage Technologies for Participation in Day-Ahead and Primary Reserve Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Energy Tariff Structures in Home Battery Energy Storage System Controls on Low-Voltage Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Handel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Quakernack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Haubrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta. 5 p., </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Demand Response Programs Using Override Signals with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th ACM International Conference on Future and Sustainable Energy Systems (E-Energy '25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rotterdam, Netherlands. pp.603-611, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3679240.3734657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de Futurs Mixs Electriques en France avec Production et Flexibilités Décentralisées dans les Réseaux de Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Génie Electrique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des hypothèses de modélisation sur les performances économiques d'un stockage participant aux marchés de l'énergie et réserve primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage management strategy for the control of distributed storage in a low voltage network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Chazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timon Jungh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Genève, Switzerland. pp.2677-2681, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.2158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference in Emerging Technologies in Transportation Systems TRC 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Retail Electricity Pricing Using Offline Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ACM International Conference on Future and Sustainable Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Singapour, Singapore. pp.454-458, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3632775.3661964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes an Energy Community? Features Impact in Collective Benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grids Technologies (ISGT) EUROPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubronik, Croatia. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing and Economic Valuation of an Energy Storage System Participating in Joint Energy and Reserve Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies Conference (ISGT–Europe 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Planning and Heuristic Controls of a Battery Storage System Participating in Frequency Containment Reserve Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Seattle, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM51994.2024.10688576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal decision tree design for near real-time control of battery energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Handel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Ebenezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Haubrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26TH INTERNATIONAL SYMPOSIUM ON SYMBOLIC AND NUMERIC ALGORITHMS FOR SCIENTIFIC COMPUTING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the distribution grid on the European energy system prospective scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE European Conference, Internaional Association for Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation Models for Frequency Services Provision with an Energy Storage System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs Allocation in Energy Communities: An Insight on Users’ Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clastres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Optimal Energy Management and Allocation Through Keys of Repartition in Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023 – 27th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Safe Model-Free Building Energy Management using Masked Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Flexibility Estimation for TSO-DSO Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of distributed energy storage systems for minimum reverse flow in a distribution grid with high share of photovoltaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Handel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Arens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Masking for Safer Model-Free Building Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGEnergy Workshop on Reinforcement Learning for Energy Management in Buildings &amp; Cities (RLEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de réseaux de distribution (DISGRID) comme outil d'étude prospectif de la combinaison de solutions de flexibilité à l'échelle transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et Dimensionnement d'un Système de Stockage Participant aux Marchés de l'Energie et de Réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free Detection of Solar Generation in Distribution Grids Based on Minimal Exogenous Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ADMM-based Coordination Strategy for the Control of Distributed Storage at the Household Level -Impact of the End-User Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debucsshere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of TC-Electrimacs Commitee ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Optimization of Power Allocation and Benefit Sharing in A Local Energy Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural Cloning based RL Agents for District Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGEnergy Workshop on Reinforcement Learning for Energy Management in Buildings &amp; Cities (RLEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3563357.3566165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties Impact and Mitigation with an Adaptive Model-Based Voltage Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Bésanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Time Series Classification And Forecasting To Automatically Detect Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Tuning for LV Centralized and Distributed Voltage Control with High PV Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Powertech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-stage design framework for the investment and operation of a simple microgrid: a comprehensive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing high accurate regression models for short-term load forecasting in smart buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T T Q Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T P T Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Conference of the IEEE Industrial Electronics Society IECON 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Economic Environment Modelling for the Optimal Design of a Multi-Energy Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Ooi Chea Wae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.1837-1842, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified DistFlow for Distributed Generation Planning Problems in Radial Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.1626-1632, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fastened Unit Commitment with Loss Linearization for Distributed Generation Planning Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Portland, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2018.8586551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Benchmark for Power Market Analysis From Generation Mix To End-Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Asian Conference on Energy, Power and Transportation Electrification (ACEPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Singapore, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEPT.2018.8610802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Regulation in Distribution Grid Using PV Smart Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Ortega-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Kirschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Portland, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2018.8586453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method to model carbon emission of combined cycle for environmental power dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Asian Conference on Energy, Power and Transportation Electrification (ACEPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Singapore, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEPT.2017.8168578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization methodologies for the power management and sizing of a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power flow optimization in a microgrid with two kinds of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Roccuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing integrating power management for a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Power Flow Scheduling and Sensitivity Analysis for Sizing a Microgrid with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain. pp. 275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast optimization strategy for power dispatching in a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7902-7907, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6700453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion d’énergie dans un micro-réseau vers des méthodes de conception systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle de compétitivité DERBI, Cantine de Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optimization strategies for power dispatching in smart microgrids with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gand, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line and On-line Power Dispatching Strategies for a Grid Connected Commercial Building with Storage Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Power Plant and Power System Control conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp. 266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'énergie dans Smart ZAE, un smart grid à l'échelle d'une Zone d'Activité Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence DERBI'12: Développement des Énergies Renouvelables dans le Bâtiment et l'Industrie, Perpignan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'énergie dans Smart ZAE, un smart grid à l'échelle d'une Zone d'Activité Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Smart grids, Midi-Pyrénées Innovation, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of multiple compact fluorescent lamp usage on residential power quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. K Rayudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S Witherden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Power System Technology (POWERCON 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Auckland, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerCon.2012.6401250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Power Converter Devices embedded in a Hybrid Emergency Network for More Electrical Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th TRB Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC DETECTION OF DISTRIBUTED SOLAR GENERATION BASED ON EXOGENOUS INFORMATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de conception intégrée &amp;quot;dimensionnement-gestion&amp;quot; par optimisation d'un micro-réseau avec stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Toulouse - INPT, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014INPT0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04258773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de conception intégrée &amp;quot;dimensionnement-gestion&amp;quot; par optimisation d'un microréseau avec stockage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut Nationale Polytechnique de Toulouse, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03675724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59CB071D"/>
+    <w:nsid w:val="0350B18A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remyrigo-mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3098-9572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183758005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Louis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2026.109108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debussch&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oajpe.2026.3668297" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.117358" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhewei Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2026.102574" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2025.101688" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Ahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.138802" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100522" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva Fradique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Retiere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981251345762" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Ram Kumar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Easwaran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113536" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.117998" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Gasca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Sidqi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.05.049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Victoria Gasca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.112529" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrat Prasad Panda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Genest" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfeng Lin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101334" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320246v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.105083" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3415811" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim Yakub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17112730" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218248v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.08.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V.H. Seger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.120584" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Andy Putratama" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2023.109221" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Petrusev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100959" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121721" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Diva Mustika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pachurka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3301159" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124512v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113223" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rigo-Mariani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannak Vai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.107936" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112170" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Putratama" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Mustika" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2022.3167862" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kofi Twum-Duah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/tatup.31.2.25" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811257" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118484" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Radet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111104" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ooi Chea Wae" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mazzoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romagnoli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113982" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Devanand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Karmakar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Krdzavac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Foo Eddy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2020.100008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016675v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keck Voon Ling" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maciejowski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.04.049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016628v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kraft" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2019.2894793" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201700552" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519910v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2015.2507131" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.11.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323624v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Roccuzzo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Repetto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0409" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.07.138" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacressonni&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.07.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570182v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098045v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863131" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.1483" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506886v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148966v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lafaye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wenger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161469v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Gasca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM64765.2025.11050091" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310549v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vall&#233;e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie de Gr&#232;ve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180610" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353638v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305478" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310551v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180441" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310545v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180640" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353629v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305569" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456353v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Handel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schulte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Quakernack" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Haubrock" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305517" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123147v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679240.3734657" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155613v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154343v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333002v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chazel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schricke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Jungh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2158" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726085v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM51994.2024.10688576" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938998v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863798" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810881v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Victoria Gasca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863053" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606295v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632775.3661964" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729644v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Ebenezer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431424v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407781" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408197" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431478v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408102" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134834v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185234v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431403v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407522" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431464v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Arens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299564v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185203v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183886v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747300v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675572v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debucsshere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747327v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851408v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563357.3566165" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675749v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304662v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bauer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293486v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Putratama" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294283v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254730" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016192v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T Q Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P T Tran" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016130v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254865" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520024v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2018.8586551" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519987v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keck Voon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEPT.2018.8610802" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520011v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu A Nguyen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Ortega-Vazquez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Kirschen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2018.8586453" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520032v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEPT.2017.8168578" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065165v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo Mariani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103497v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277577v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015345v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519933v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700453" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988454v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988441v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277590v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Steinmetz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090454v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988440v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519974v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K Rayudu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S Witherden" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerCon.2012.6401250" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286781v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940956v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368870v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03675724v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04258773v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0140" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remyrigo-mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3098-9572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183758005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debussch&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oajpe.2026.3668297" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Louis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2026.109108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.117358" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhewei Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2026.102574" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Ram Kumar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Easwaran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113536" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100522" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva Fradique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Retiere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981251345762" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Ahmed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.138802" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2025.101688" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Gasca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Sidqi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.05.049" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.117998" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Victoria Gasca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.112529" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrat Prasad Panda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Genest" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfeng Lin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101334" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3415811" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.105083" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim Yakub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17112730" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218248v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.08.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Petrusev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Andy Putratama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100959" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2023.109221" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V.H. Seger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.120584" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121721" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Diva Mustika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pachurka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3301159" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124512v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113223" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644576v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Putratama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rigo-Mariani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Mustika" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2022.3167862" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112170" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528444v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannak Vai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.107936" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811257" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kofi Twum-Duah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/tatup.31.2.25" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118484" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Radet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111104" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ooi Chea Wae" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mazzoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romagnoli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113982" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Devanand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Karmakar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Krdzavac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Foo Eddy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2020.100008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016675v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keck Voon Ling" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maciejowski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.04.049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016628v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kraft" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2019.2894793" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201700552" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.11.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519910v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2015.2507131" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323624v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Roccuzzo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Repetto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0409" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.07.138" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacressonni&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.07.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598230v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wangen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570182v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lafaye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506765v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wenger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098045v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863131" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189359v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.1483" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506886v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353638v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305478" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161469v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Gasca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM64765.2025.11050091" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vall&#233;e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie de Gr&#232;ve" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180610" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180441" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310545v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180640" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305569" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456353v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Handel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schulte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Quakernack" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Haubrock" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305517" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123147v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679240.3734657" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155613v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154343v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333002v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chazel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schricke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Jungh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2158" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729644v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606295v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632775.3661964" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810881v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Victoria Gasca" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863053" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938998v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863798" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726085v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM51994.2024.10688576" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773286v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Ebenezer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408197" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431478v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408102" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134834v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431424v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407781" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407522" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431464v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Arens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299564v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185203v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183886v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747300v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675572v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debucsshere" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747327v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851408v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563357.3566165" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675749v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304662v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bauer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293486v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Putratama" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294283v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016192v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T Q Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P T Tran" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016150v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254730" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016130v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254865" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520024v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2018.8586551" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519987v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keck Voon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEPT.2018.8610802" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520011v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu A Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Ortega-Vazquez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Kirschen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2018.8586453" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520032v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEPT.2017.8168578" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065165v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo Mariani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103497v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277577v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015345v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519933v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700453" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988454v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090454v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277590v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Steinmetz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988441v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988440v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519974v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K Rayudu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S Witherden" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerCon.2012.6401250" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286781v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940956v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368870v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04258773v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0140" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03675724v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>