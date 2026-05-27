--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Rigo-Mariani </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani - CNRS Research Scientist in Power & Energy Systems</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remyrigo-mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3098-9572</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183758005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I got my MsC and PhD in Electrical Engineering from the Toulouse Institute of Technology (INP) in 2009 and 2014 respectively. I was then a Postdoctoral Fellow at University of Washington (UW), Seattle, before joining the Cambridge Advance Research Centre for Education (CARES) and the Energy Research Institute at Nanynag Technological University (ERI@N) in Singapore. Since 2020, I am a  Research Scientist at the French National Centre for Scientific Research (CNRS) and work at the Grenoble Electrical Engineering (G2Elab) in France.My research interest lies on modelling and optimization techniques for the management and design of energy systems over three areas – i) operation and planning of distributed energy resources in transmission and distribution networks., ii) integrated management and design of multi-energy systems, and iii) value of flexibility and emerging energy markets.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Strategies for a Battery Participating in Day Ahead and Primary Reserve Markets Under Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Access Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.207 - 216. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/oajpe.2026.3668297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future energy scenarios with renewables and flexibilities in distribution grids – National case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15, pp.109108. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2026.109108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous converter-level MS for residential PV-battery systems using reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 360, pp.117358. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2026.117358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EmuCast: A python package for generating time series forecasts with tunable error in model predictive control design and testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34, pp.102574. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2026.102574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning for coordinated air-conditioner control in groups of buildings using smart meter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 166, pp.113536. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.113536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative of control strategies on electrical vehicle fleet charging management strategies under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Enhanced Resilience of Interdependent Critical Infrastructures: Robustness Analysis of a Multi-modal Public Transport Network Subject to Power Grid Failures with Integrated Travel Demand Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2679 (10), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981251345762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated management under uncertainty and fair revenue distribution in a multi energy community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 339, pp.138802. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2025.138802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National energy system modeling for decarbonization pathways considering distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58, pp.101688. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esr.2025.101688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy communities typologies and performances: Impact of members configurations, system size and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.173 - 184. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2025.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of modeling assumptions on the economic performance assessment of a storage participating in energy and reserve markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.117998. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.117998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness in energy communities: Centralized and decentralized frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.115054. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.115054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free safe deep reinforcement learning for grid-to-vehicle management considering grid constraints and transformer thermal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.112529. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.112529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for mitigating uncertainty in real-time operations of a connected microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subrat Prasad Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfeng Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.101334. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Planning Strategies to Mitigate Price Uncertainty in Day-Ahead Market for a Battery Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.85388-85399. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2024.3415811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and collective objectives in an energy community with network constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2023.105083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Tree Variations and Online Tuning for Real-Time Control of a Building in a Two-Stage Management Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alim Yakub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (11), pp.2730. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17112730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Coordination Strategy for the Control of Distributed Storage at the Household Level -Arbitrage Between Users Preferences and Distribution Grid Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 224, pp.111-127. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2023.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for robust voltage control in distribution grids under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Andy Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100959. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2022.100959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of grid parameter uncertainties for the steady-state operation of a model-based voltage controller in distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Andy Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Bésanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 218, pp.109221. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2023.109221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A storage degradation model of Li-ion batteries to integrate ageing effects in the optimal management and design of an isolated microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro V.H. Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 333, pp.120584. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.120584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked Revenues for Energy Storage Participating in Energy and Reserve Markets with an Optimal Frequency Regulation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 350, pp.121721. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.121721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Consumption and Frequency Reserve Provision with Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.83666-83679. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3301159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home Energy Management with Mitigation of Power Profile Uncertainties and Model Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 294, pp.113223. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-Stage Strategy with Settlement for an Energy Community Management Under Grid Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.1505-1514. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2022.3167862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Time Reduction Models Applied to Power and Energy Systems Planning -Comparison with Existing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159, pp.112170. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2022.112170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle pour la gestion des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Linear DistFLow for Dynamic Optimization in Distributed Generation Planning Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.107936. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.107936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Members Selection for the Expansion of Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (18), pp.11257. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su141811257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panels – is more always better?: Assessing the carbon footprint of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TATuP - Zeitschrift für Technikfolgenabschätzung in Theorie und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.25 - 31. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14512/tatup.31.2.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage management strategy for the optimal operation and billing in an energy community with collective self-consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 310, pp.118484. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1378. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic aware aging design of a simple distributed energy system: A comparative approach with single stage design strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.111104. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.111104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optimization frameworks for the design of a multi-energy microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Ooi Chea Wae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Romagnoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.113982. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoPowSys: A power system ontology for cross domain interactions in an eco industrial park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Devanand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourab Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Krdzavac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Foo Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.100008. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2020.100008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clusterized Energy Management with Linearized Losses in the Presence of Multiple Types of Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Cycle Gas Turbine Model for Heat and Power Dispatch Subject to Grid Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.448-456. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSTE.2019.2894793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Method to Model CO 2 Emissions of Combined Cycle Power Plants for Environmental Power Dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.72-83. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.201700552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast power flow scheduling and sensitivity analysis for sizing a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 131, pp. 114-127. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optimal Design of a Smart Microgrid With Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.1762-1770. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2015.2507131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power flow optimization in a microgrid with two kinds of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Roccuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.860-870. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal power dispatching strategies in smart-microgrids with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 40, pp. 649-658. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2014.07.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a medium voltage power converter-storage devices embedded in a hybrid emergency network for more electrical aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.72-90. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Revenue Recovery and Allocation with Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clastres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Young Energy Economists and Engineers Seminar (YEEES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence School of Regulation, Apr 2026, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Electric Vehicle Charging Profiles for Grid Studies in Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de stockeurs participant aux marchés de l'énergie sur les réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de réseaux multi-énergies de distribution pour l'intégration de productions renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Strategies for BESS Storage Systems Participating in Joint Energy and Reserve Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile and Self-Adapting Smart Home Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Genève (CH), Switzerland. pp.5, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.1483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de Futurs Mixes Electriques en France avec Production et Flexibilités Décentralisées dans les Réseaux de Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storage systems participating in energy markets on distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff Design and Pricing in Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21st International Conference on the European Energy Market (EEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lisbon, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEM64765.2025.11050091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of energy communities membership evolution on founding members’ expected benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie de Grève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for the Management of an Electrical Vehicle Fleet in A Distribution Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kiel, Germany. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Learning for the Bidding of Grid-Connected Batteries in the Day-Ahead Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Storage Technologies for Participation in Day-Ahead and Primary Reserve Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Energy Tariff Structures in Home Battery Energy Storage System Controls on Low-Voltage Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Handel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Quakernack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Haubrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta. 5 p., </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Demand Response Programs Using Override Signals with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th ACM International Conference on Future and Sustainable Energy Systems (E-Energy '25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rotterdam, Netherlands. pp.603-611, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3679240.3734657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de Futurs Mixs Electriques en France avec Production et Flexibilités Décentralisées dans les Réseaux de Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Génie Electrique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des hypothèses de modélisation sur les performances économiques d'un stockage participant aux marchés de l'énergie et réserve primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage management strategy for the control of distributed storage in a low voltage network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Chazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timon Jungh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Genève, Switzerland. pp.2677-2681, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.2158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference in Emerging Technologies in Transportation Systems TRC 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Retail Electricity Pricing Using Offline Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ACM International Conference on Future and Sustainable Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Singapour, Singapore. pp.454-458, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3632775.3661964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes an Energy Community? Features Impact in Collective Benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grids Technologies (ISGT) EUROPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubronik, Croatia. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing and Economic Valuation of an Energy Storage System Participating in Joint Energy and Reserve Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies Conference (ISGT–Europe 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Planning and Heuristic Controls of a Battery Storage System Participating in Frequency Containment Reserve Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Seattle, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM51994.2024.10688576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal decision tree design for near real-time control of battery energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Handel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Ebenezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Haubrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26TH INTERNATIONAL SYMPOSIUM ON SYMBOLIC AND NUMERIC ALGORITHMS FOR SCIENTIFIC COMPUTING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the distribution grid on the European energy system prospective scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE European Conference, Internaional Association for Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation Models for Frequency Services Provision with an Energy Storage System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs Allocation in Energy Communities: An Insight on Users’ Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clastres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Optimal Energy Management and Allocation Through Keys of Repartition in Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023 – 27th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Safe Model-Free Building Energy Management using Masked Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Flexibility Estimation for TSO-DSO Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of distributed energy storage systems for minimum reverse flow in a distribution grid with high share of photovoltaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Handel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Arens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Masking for Safer Model-Free Building Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGEnergy Workshop on Reinforcement Learning for Energy Management in Buildings &amp; Cities (RLEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de réseaux de distribution (DISGRID) comme outil d'étude prospectif de la combinaison de solutions de flexibilité à l'échelle transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et Dimensionnement d'un Système de Stockage Participant aux Marchés de l'Energie et de Réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free Detection of Solar Generation in Distribution Grids Based on Minimal Exogenous Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ADMM-based Coordination Strategy for the Control of Distributed Storage at the Household Level -Impact of the End-User Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debucsshere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of TC-Electrimacs Commitee ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Optimization of Power Allocation and Benefit Sharing in A Local Energy Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural Cloning based RL Agents for District Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGEnergy Workshop on Reinforcement Learning for Energy Management in Buildings &amp; Cities (RLEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3563357.3566165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties Impact and Mitigation with an Adaptive Model-Based Voltage Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Bésanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Time Series Classification And Forecasting To Automatically Detect Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Tuning for LV Centralized and Distributed Voltage Control with High PV Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Powertech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-stage design framework for the investment and operation of a simple microgrid: a comprehensive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing high accurate regression models for short-term load forecasting in smart buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T T Q Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T P T Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Conference of the IEEE Industrial Electronics Society IECON 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Economic Environment Modelling for the Optimal Design of a Multi-Energy Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Ooi Chea Wae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.1837-1842, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified DistFlow for Distributed Generation Planning Problems in Radial Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.1626-1632, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fastened Unit Commitment with Loss Linearization for Distributed Generation Planning Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Portland, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2018.8586551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Benchmark for Power Market Analysis From Generation Mix To End-Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Asian Conference on Energy, Power and Transportation Electrification (ACEPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Singapore, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEPT.2018.8610802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Regulation in Distribution Grid Using PV Smart Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Ortega-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Kirschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Portland, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2018.8586453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method to model carbon emission of combined cycle for environmental power dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Asian Conference on Energy, Power and Transportation Electrification (ACEPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Singapore, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEPT.2017.8168578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization methodologies for the power management and sizing of a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power flow optimization in a microgrid with two kinds of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Roccuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing integrating power management for a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Power Flow Scheduling and Sensitivity Analysis for Sizing a Microgrid with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain. pp. 275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast optimization strategy for power dispatching in a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7902-7907, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6700453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion d’énergie dans un micro-réseau vers des méthodes de conception systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle de compétitivité DERBI, Cantine de Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optimization strategies for power dispatching in smart microgrids with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gand, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line and On-line Power Dispatching Strategies for a Grid Connected Commercial Building with Storage Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Power Plant and Power System Control conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp. 266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'énergie dans Smart ZAE, un smart grid à l'échelle d'une Zone d'Activité Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence DERBI'12: Développement des Énergies Renouvelables dans le Bâtiment et l'Industrie, Perpignan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'énergie dans Smart ZAE, un smart grid à l'échelle d'une Zone d'Activité Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Smart grids, Midi-Pyrénées Innovation, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of multiple compact fluorescent lamp usage on residential power quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. K Rayudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S Witherden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Power System Technology (POWERCON 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Auckland, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerCon.2012.6401250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Power Converter Devices embedded in a Hybrid Emergency Network for More Electrical Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th TRB Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC DETECTION OF DISTRIBUTED SOLAR GENERATION BASED ON EXOGENOUS INFORMATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de conception intégrée &amp;quot;dimensionnement-gestion&amp;quot; par optimisation d'un micro-réseau avec stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Toulouse - INPT, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014INPT0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04258773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de conception intégrée &amp;quot;dimensionnement-gestion&amp;quot; par optimisation d'un microréseau avec stockage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut Nationale Polytechnique de Toulouse, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03675724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Rigo-Mariani </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani - CNRS Research Scientist in Power & Energy Systems</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remyrigo-mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3098-9572</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183758005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I got my MsC and PhD in Electrical Engineering from the Toulouse Institute of Technology (INP) in 2009 and 2014 respectively. I was then a Postdoctoral Fellow at University of Washington (UW), Seattle, before joining the Cambridge Advance Research Centre for Education (CARES) and the Energy Research Institute at Nanynag Technological University (ERI@N) in Singapore. Since 2020, I am a  Research Scientist at the French National Centre for Scientific Research (CNRS) and work at the Grenoble Electrical Engineering (G2Elab) in France.My research interest lies on modelling and optimization techniques for the management and design of energy systems over three areas – i) operation and planning of distributed energy resources in transmission and distribution networks., ii) integrated management and design of multi-energy systems, and iii) value of flexibility and emerging energy markets.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Strategies for a Battery Participating in Day Ahead and Primary Reserve Markets Under Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Access Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.207 - 216. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/oajpe.2026.3668297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning for coordinated air-conditioner control in groups of buildings using smart meter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 166, pp.113536. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.113536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future energy scenarios with renewables and flexibilities in distribution grids – National case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15, pp.109108. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2026.109108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous converter-level MS for residential PV-battery systems using reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 360, pp.117358. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2026.117358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EmuCast: A python package for generating time series forecasts with tunable error in model predictive control design and testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34, pp.102574. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2026.102574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative of control strategies on electrical vehicle fleet charging management strategies under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Enhanced Resilience of Interdependent Critical Infrastructures: Robustness Analysis of a Multi-modal Public Transport Network Subject to Power Grid Failures with Integrated Travel Demand Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2679 (10), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981251345762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated management under uncertainty and fair revenue distribution in a multi energy community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 339, pp.138802. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2025.138802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National energy system modeling for decarbonization pathways considering distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58, pp.101688. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esr.2025.101688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy communities typologies and performances: Impact of members configurations, system size and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.173 - 184. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2025.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of modeling assumptions on the economic performance assessment of a storage participating in energy and reserve markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.117998. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.117998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness in energy communities: Centralized and decentralized frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.115054. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.115054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free safe deep reinforcement learning for grid-to-vehicle management considering grid constraints and transformer thermal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.112529. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.112529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for mitigating uncertainty in real-time operations of a connected microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subrat Prasad Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfeng Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.101334. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Planning Strategies to Mitigate Price Uncertainty in Day-Ahead Market for a Battery Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.85388-85399. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2024.3415811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and collective objectives in an energy community with network constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2023.105083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Tree Variations and Online Tuning for Real-Time Control of a Building in a Two-Stage Management Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alim Yakub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (11), pp.2730. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17112730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Coordination Strategy for the Control of Distributed Storage at the Household Level -Arbitrage Between Users Preferences and Distribution Grid Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 224, pp.111-127. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2023.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for robust voltage control in distribution grids under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Andy Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100959. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2022.100959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of grid parameter uncertainties for the steady-state operation of a model-based voltage controller in distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Andy Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Bésanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 218, pp.109221. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2023.109221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A storage degradation model of Li-ion batteries to integrate ageing effects in the optimal management and design of an isolated microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro V.H. Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 333, pp.120584. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.120584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Consumption and Frequency Reserve Provision with Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.83666-83679. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3301159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked Revenues for Energy Storage Participating in Energy and Reserve Markets with an Optimal Frequency Regulation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 350, pp.121721. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.121721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home Energy Management with Mitigation of Power Profile Uncertainties and Model Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 294, pp.113223. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-Stage Strategy with Settlement for an Energy Community Management Under Grid Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.1505-1514. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2022.3167862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Time Reduction Models Applied to Power and Energy Systems Planning -Comparison with Existing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159, pp.112170. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2022.112170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle pour la gestion des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Linear DistFLow for Dynamic Optimization in Distributed Generation Planning Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannak Vai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.107936. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.107936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Members Selection for the Expansion of Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (18), pp.11257. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su141811257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panels – is more always better?: Assessing the carbon footprint of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TATuP - Zeitschrift für Technikfolgenabschätzung in Theorie und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.25 - 31. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14512/tatup.31.2.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage management strategy for the optimal operation and billing in an energy community with collective self-consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 310, pp.118484. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1378. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic aware aging design of a simple distributed energy system: A comparative approach with single stage design strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.111104. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.111104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optimization frameworks for the design of a multi-energy microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Ooi Chea Wae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Romagnoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.113982. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoPowSys: A power system ontology for cross domain interactions in an eco industrial park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Devanand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourab Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Krdzavac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Foo Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.100008. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2020.100008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clusterized Energy Management with Linearized Losses in the Presence of Multiple Types of Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Cycle Gas Turbine Model for Heat and Power Dispatch Subject to Grid Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.448-456. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSTE.2019.2894793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Method to Model CO 2 Emissions of Combined Cycle Power Plants for Environmental Power Dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.72-83. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.201700552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast power flow scheduling and sensitivity analysis for sizing a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 131, pp. 114-127. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optimal Design of a Smart Microgrid With Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.1762-1770. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2015.2507131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power flow optimization in a microgrid with two kinds of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Roccuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.860-870. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal power dispatching strategies in smart-microgrids with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 40, pp. 649-658. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2014.07.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a medium voltage power converter-storage devices embedded in a hybrid emergency network for more electrical aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.72-90. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'efficacité de deux mécanismes conjoints de flexibilité des charges pilotables et non pilotables au sein d'un foyer en autoconsommation avec batterie stationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Revenue Recovery and Allocation with Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clastres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Young Energy Economists and Engineers Seminar (YEEES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence School of Regulation, Apr 2026, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Electric Vehicle Charging Profiles for Grid Studies in Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de stockeurs participant aux marchés de l'énergie sur les réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de réseaux multi-énergies de distribution pour l'intégration de productions renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Strategies for BESS Storage Systems Participating in Joint Energy and Reserve Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile and Self-Adapting Smart Home Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Genève (CH), Switzerland. pp.5, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.1483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de Futurs Mixes Electriques en France avec Production et Flexibilités Décentralisées dans les Réseaux de Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storage systems participating in energy markets on distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff Design and Pricing in Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21st International Conference on the European Energy Market (EEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lisbon, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEM64765.2025.11050091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of energy communities membership evolution on founding members’ expected benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie de Grève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for the Management of an Electrical Vehicle Fleet in A Distribution Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhewei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kiel, Germany. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Learning for the Bidding of Grid-Connected Batteries in the Day-Ahead Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Storage Technologies for Participation in Day-Ahead and Primary Reserve Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT (Innovative Smart Grid Technologies) Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Energy Tariff Structures in Home Battery Energy Storage System Controls on Low-Voltage Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Handel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Quakernack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Haubrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta. 5 p., </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Demand Response Programs Using Override Signals with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th ACM International Conference on Future and Sustainable Energy Systems (E-Energy '25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rotterdam, Netherlands. pp.603-611, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3679240.3734657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de Futurs Mixs Electriques en France avec Production et Flexibilités Décentralisées dans les Réseaux de Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Génie Electrique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des hypothèses de modélisation sur les performances économiques d'un stockage participant aux marchés de l'énergie et réserve primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage management strategy for the control of distributed storage in a low voltage network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Chazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timon Jungh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Genève, Switzerland. pp.2677-2681, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2025.2158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference in Emerging Technologies in Transportation Systems TRC 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Retail Electricity Pricing Using Offline Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ACM International Conference on Future and Sustainable Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Singapour, Singapore. pp.454-458, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3632775.3661964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes an Energy Community? Features Impact in Collective Benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grids Technologies (ISGT) EUROPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubronik, Croatia. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing and Economic Valuation of an Energy Storage System Participating in Joint Energy and Reserve Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies Conference (ISGT–Europe 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Planning and Heuristic Controls of a Battery Storage System Participating in Frequency Containment Reserve Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Seattle, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM51994.2024.10688576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal decision tree design for near real-time control of battery energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Handel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Ebenezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Haubrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26TH INTERNATIONAL SYMPOSIUM ON SYMBOLIC AND NUMERIC ALGORITHMS FOR SCIENTIFIC COMPUTING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the distribution grid on the European energy system prospective scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE European Conference, Internaional Association for Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation Models for Frequency Services Provision with an Energy Storage System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs Allocation in Energy Communities: An Insight on Users’ Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clastres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Optimal Energy Management and Allocation Through Keys of Repartition in Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2023 – 27th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Safe Model-Free Building Energy Management using Masked Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Flexibility Estimation for TSO-DSO Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Masking for Safer Model-Free Building Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGEnergy Workshop on Reinforcement Learning for Energy Management in Buildings &amp; Cities (RLEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of distributed energy storage systems for minimum reverse flow in a distribution grid with high share of photovoltaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Handel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Arens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de réseaux de distribution (DISGRID) comme outil d'étude prospectif de la combinaison de solutions de flexibilité à l'échelle transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et Dimensionnement d'un Système de Stockage Participant aux Marchés de l'Energie et de Réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free Detection of Solar Generation in Distribution Grids Based on Minimal Exogenous Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ADMM-based Coordination Strategy for the Control of Distributed Storage at the Household Level -Impact of the End-User Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debucsshere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of TC-Electrimacs Commitee ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Optimization of Power Allocation and Benefit Sharing in A Local Energy Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Diva Mustika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pachurka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural Cloning based RL Agents for District Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharath Ram Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Easwaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGEnergy Workshop on Reinforcement Learning for Energy Management in Buildings &amp; Cities (RLEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3563357.3566165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties Impact and Mitigation with an Adaptive Model-Based Voltage Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Bésanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Time Series Classification And Forecasting To Automatically Detect Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Tuning for LV Centralized and Distributed Voltage Control with High PV Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A Putratama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Powertech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-stage design framework for the investment and operation of a simple microgrid: a comprehensive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing high accurate regression models for short-term load forecasting in smart buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T T Q Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T P T Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Conference of the IEEE Industrial Electronics Society IECON 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Economic Environment Modelling for the Optimal Design of a Multi-Energy Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Ooi Chea Wae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.1837-1842, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified DistFlow for Distributed Generation Planning Problems in Radial Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.1626-1632, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fastened Unit Commitment with Loss Linearization for Distributed Generation Planning Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Portland, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2018.8586551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Benchmark for Power Market Analysis From Generation Mix To End-Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Asian Conference on Energy, Power and Transportation Electrification (ACEPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Singapore, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEPT.2018.8610802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Regulation in Distribution Grid Using PV Smart Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Ortega-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Kirschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Portland, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2018.8586453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method to model carbon emission of combined cycle for environmental power dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Maciejowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Voon Ling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Asian Conference on Energy, Power and Transportation Electrification (ACEPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Singapore, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACEPT.2017.8168578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization methodologies for the power management and sizing of a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power flow optimization in a microgrid with two kinds of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Roccuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing integrating power management for a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Power Flow Scheduling and Sensitivity Analysis for Sizing a Microgrid with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain. pp. 275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast optimization strategy for power dispatching in a microgrid with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7902-7907, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6700453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion d’énergie dans un micro-réseau vers des méthodes de conception systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle de compétitivité DERBI, Cantine de Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optimization strategies for power dispatching in smart microgrids with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gand, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line and On-line Power Dispatching Strategies for a Grid Connected Commercial Building with Storage Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Power Plant and Power System Control conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp. 266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'énergie dans Smart ZAE, un smart grid à l'échelle d'une Zone d'Activité Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence DERBI'12: Développement des Énergies Renouvelables dans le Bâtiment et l'Industrie, Perpignan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'énergie dans Smart ZAE, un smart grid à l'échelle d'une Zone d'Activité Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Smart grids, Midi-Pyrénées Innovation, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of multiple compact fluorescent lamp usage on residential power quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. K Rayudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S Witherden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Power System Technology (POWERCON 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Auckland, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerCon.2012.6401250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Power Converter Devices embedded in a Hybrid Emergency Network for More Electrical Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacressonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'efficacité de deux mécanismes conjoints de flexibilité des charges pilotables et non pilotables au sein d'un foyer en autoconsommation avec batterie stationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th TRB Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC DETECTION OF DISTRIBUTED SOLAR GENERATION BASED ON EXOGENOUS INFORMATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Petrusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de conception intégrée &amp;quot;dimensionnement-gestion&amp;quot; par optimisation d'un micro-réseau avec stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Toulouse - INPT, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014INPT0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04258773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de conception intégrée &amp;quot;dimensionnement-gestion&amp;quot; par optimisation d'un microréseau avec stockage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut Nationale Polytechnique de Toulouse, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03675724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0350B18A"/>
+    <w:nsid w:val="D824A4C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remyrigo-mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3098-9572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183758005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debussch&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oajpe.2026.3668297" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Louis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2026.109108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.117358" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhewei Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2026.102574" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Ram Kumar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Easwaran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113536" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100522" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva Fradique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Retiere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981251345762" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Ahmed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.138802" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2025.101688" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Gasca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Sidqi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.05.049" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.117998" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Victoria Gasca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.112529" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrat Prasad Panda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Genest" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfeng Lin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101334" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3415811" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.105083" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim Yakub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17112730" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218248v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.08.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Petrusev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Andy Putratama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100959" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2023.109221" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V.H. Seger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.120584" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121721" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Diva Mustika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pachurka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3301159" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124512v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113223" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644576v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Putratama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rigo-Mariani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Mustika" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2022.3167862" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112170" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528444v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannak Vai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.107936" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811257" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kofi Twum-Duah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/tatup.31.2.25" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118484" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Radet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111104" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ooi Chea Wae" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mazzoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romagnoli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113982" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Devanand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Karmakar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Krdzavac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Foo Eddy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2020.100008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016675v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keck Voon Ling" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maciejowski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.04.049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016628v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kraft" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2019.2894793" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201700552" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.11.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519910v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2015.2507131" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323624v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Roccuzzo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Repetto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0409" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.07.138" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacressonni&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.07.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598230v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wangen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570182v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lafaye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506765v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wenger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098045v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863131" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189359v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.1483" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506886v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353638v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305478" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161469v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Gasca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM64765.2025.11050091" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vall&#233;e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie de Gr&#232;ve" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180610" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180441" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310545v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180640" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305569" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456353v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Handel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schulte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Quakernack" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Haubrock" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305517" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123147v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679240.3734657" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155613v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154343v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333002v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chazel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schricke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Jungh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2158" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729644v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606295v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632775.3661964" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810881v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Victoria Gasca" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863053" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938998v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863798" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726085v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM51994.2024.10688576" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773286v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Ebenezer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408197" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431478v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408102" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134834v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431424v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407781" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407522" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431464v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Arens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299564v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185203v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183886v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747300v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675572v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debucsshere" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747327v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851408v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563357.3566165" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675749v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304662v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bauer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293486v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Putratama" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294283v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016192v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T Q Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P T Tran" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016150v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254730" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016130v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254865" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520024v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2018.8586551" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519987v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keck Voon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEPT.2018.8610802" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520011v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu A Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Ortega-Vazquez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Kirschen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2018.8586453" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520032v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEPT.2017.8168578" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065165v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo Mariani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103497v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277577v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015345v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519933v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700453" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988454v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090454v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277590v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Steinmetz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988441v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988440v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519974v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K Rayudu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S Witherden" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerCon.2012.6401250" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286781v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940956v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368870v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04258773v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0140" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03675724v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remyrigo-mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3098-9572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183758005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debussch&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oajpe.2026.3668297" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Ram Kumar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Easwaran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113536" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Louis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2026.109108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.117358" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531497v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhewei Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2026.102574" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100522" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva Fradique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Retiere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981251345762" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Ahmed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.138802" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2025.101688" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Gasca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Sidqi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.05.049" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.117998" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Victoria Gasca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.112529" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrat Prasad Panda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Genest" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfeng Lin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101334" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3415811" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.105083" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim Yakub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17112730" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218248v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.08.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Petrusev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Andy Putratama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100959" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2023.109221" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V.H. Seger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.120584" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Diva Mustika" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pachurka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3301159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182119v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121721" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124512v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113223" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644576v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Putratama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rigo-Mariani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Mustika" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2022.3167862" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112170" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528444v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannak Vai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.107936" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811257" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kofi Twum-Duah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/tatup.31.2.25" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118484" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Radet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111104" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ooi Chea Wae" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mazzoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romagnoli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113982" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Devanand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Karmakar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Krdzavac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Foo Eddy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2020.100008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016675v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keck Voon Ling" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maciejowski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.04.049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016628v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kraft" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2019.2894793" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201700552" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.11.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519910v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2015.2507131" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323624v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Roccuzzo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Repetto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0409" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.07.138" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacressonni&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.07.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625677v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598230v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wangen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570182v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148966v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lafaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506765v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wenger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098045v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863131" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189359v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.1483" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353638v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305478" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Gasca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM64765.2025.11050091" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310549v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vall&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie de Gr&#232;ve" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180610" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310551v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180441" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180640" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353629v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305569" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456353v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Handel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schulte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Quakernack" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Haubrock" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305517" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123147v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679240.3734657" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155613v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154343v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333002v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chazel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schricke" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Jungh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2158" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729644v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606295v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632775.3661964" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810881v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Victoria Gasca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863053" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938998v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863798" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726085v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM51994.2024.10688576" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773286v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Ebenezer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185234v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408197" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431478v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408102" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134834v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431424v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407781" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431403v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407522" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299564v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431464v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Arens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185203v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183886v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747300v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675572v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debucsshere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747327v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851408v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563357.3566165" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675749v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304662v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bauer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293486v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Putratama" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294283v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016192v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T Q Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P T Tran" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016150v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254730" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016130v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254865" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520024v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2018.8586551" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519987v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keck Voon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEPT.2018.8610802" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520011v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu A Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Ortega-Vazquez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Kirschen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2018.8586453" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520032v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACEPT.2017.8168578" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065165v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo Mariani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103497v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277577v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015345v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519933v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700453" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988454v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090454v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277590v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Steinmetz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988441v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988440v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519974v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K Rayudu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S Witherden" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerCon.2012.6401250" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286781v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625704v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940956v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368870v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04258773v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0140" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03675724v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>