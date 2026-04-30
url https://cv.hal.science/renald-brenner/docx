--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -153,178 +153,178 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for spatial distribution in mean-field homogenization of particulate composites</w:t>
+                <w:t xml:space="preserve">Symmetries of (quasi)periodic materials: Superposability vs. Indistinguishability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Luis Cruz-González</w:t>
+                <w:t xml:space="preserve">Markus Husert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
+                <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dartois</w:t>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renald Brenner</w:t>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 294, pp.112747. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 213, pp.106620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.112747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2026.106620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228646v3</w:t>
+                <w:t xml:space="preserve">hal-05591142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the contribution of local anisotropic creep to macroscopic irradiation-induced growth in zirconium alloy polycrystals</w:t>
               </w:r>
@@ -349,51 +349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -421,2334 +421,2347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-straining effect on ferrite/pearlite anisotropic transformation strain in steels by</w:t>
+                <w:t xml:space="preserve">Accounting for spatial distribution in mean-field homogenization of particulate composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takayuki Otsuka</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Oscar Luis Cruz-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 294, pp.112747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.112747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733199v1</w:t>
+                <w:t xml:space="preserve">hal-04228646v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effects of morphological anisotropy in transformation plasticity of metals and alloys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-straining effect on ferrite/pearlite anisotropic transformation strain in steels by</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Takayuki Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189075v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of porous plastic single crystals based on fractal slip lines distribution</w:t>
+                <w:t xml:space="preserve">Modeling the effects of morphological anisotropy in transformation plasticity of metals and alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Paux</w:t>
+                <w:t xml:space="preserve">Youssri El Majaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Morin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le-Hung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104948⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 282, pp.112447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713029v1</w:t>
+                <w:t xml:space="preserve">hal-04189075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycrystalline simulations of in-reactor deformation of recrystallized Zircaloy-4 tubes: Fast Fourier Transform computations and mean-field self-consistent model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model of porous plastic single crystals based on fractal slip lines distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Gelebart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Joseph Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.104948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03758977v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFT-based micromechanical simulations of transformation plasticity. Comparison with a limit-analysis-based theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Polycrystalline simulations of in-reactor deformation of recrystallized Zircaloy-4 tubes: Fast Fourier Transform computations and mean-field self-consistent model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Onimus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.103272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005756v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03758977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum effect of the heterogeneity of tissue mineralization on the effective cortical bone elastic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiran Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10237-021-01459-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of periodic 1-3 piezocomposite using wave propagation: Toward an experimental method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">FFT-based micromechanical simulations of transformation plasticity. Comparison with a limit-analysis-based theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssri El Majaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0004824⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86, pp.104152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227151v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic smoothing splines for FFT-based solvers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Homogenization of periodic 1-3 piezocomposite using wave propagation: Toward an experimental method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Dorhmi</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113549⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149 (5), pp.3122-3132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0004824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025665v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic elastic properties of human cortical bone tissue inferred from inverse homogenization and resonant ultrasound spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Periodic smoothing splines for FFT-based solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Iori</w:t>
+                <w:t xml:space="preserve">Katell Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Cassereau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khaoula Dorhmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.100730. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373, pp.113549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212188v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastostatic field distributions in polycrystals and cracked media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic elastic properties of human cortical bone tissue inferred from inverse homogenization and resonant ultrasound spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiran Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Willot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Laura Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Trumel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gianluca Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2019.1699669⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.100730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425491v1</w:t>
+                <w:t xml:space="preserve">hal-03212188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of cortical bone reveals that the organization and shape of pores marginally affect elasticity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Elastostatic field distributions in polycrystals and cracked media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Trumel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2018.0911⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (6), pp.661-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2019.1699669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328335v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization estimates for the effective response of fractional viscoelastic particulate composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Homogenization of cortical bone reveals that the organization and shape of pores marginally affect elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiran Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-018-0741-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (151), pp.20180911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2018.0911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023868v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realizable effective fractional viscoelasticity in heterogeneous materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Homogenization estimates for the effective response of fractional viscoelastic particulate composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gallican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31, pp.823-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-018-0741-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023884v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of model problems in plasticity based on field dislocation mechanics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Realizable effective fractional viscoelasticity in heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.22-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351523v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFT-based modelling of transformation plasticity in polycrystalline materials during diffusive phase transformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of model problems in plasticity based on field dislocation mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bacroix</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2018.02.008⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (8), pp.085012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/ab49a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826587v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and heat treatment effect on transformation strain in steels: part 2 modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">FFT-based modelling of transformation plasticity in polycrystalline materials during diffusive phase transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (2), pp.187-194. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127, pp.92-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02670836.2018.1548111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2018.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188682v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random distribution of polydisperse ellipsoidal inclusions and homogenization estimates for porous elastic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure and heat treatment effect on transformation strain in steels: part 2 modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Anoukou</w:t>
+                <w:t xml:space="preserve">Daisuke Satani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Brenner</w:t>
+                <w:t xml:space="preserve">Kenji Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hong</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kazuo Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2018.08.006⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (2), pp.187-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02670836.2018.1548111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875674v1</w:t>
+                <w:t xml:space="preserve">hal-02188682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and heat treatment effect on transformation strain in steels: part1 experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random distribution of polydisperse ellipsoidal inclusions and homogenization estimates for porous elastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Anoukou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Danas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02670836.2018.1548110⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2018.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188690v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 2 methodologies developed for the determination of residual stresses through X-ray diffraction: application to a textured hcp titanium alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Lemaire-Caron</w:t>
+                <w:t xml:space="preserve">Microstructure and heat treatment effect on transformation strain in steels: part1 experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Satani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Brenner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kenji Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-017-1354-7⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (2), pp.181-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02670836.2018.1548110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542882v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic yield criterion and hardening of porous single crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of 2 methodologies developed for the determination of residual stresses through X-ray diffraction: application to a textured hcp titanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufrenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paux J.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Brenner</w:t>
+                <w:t xml:space="preserve">Thierry Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kondo</w:t>
+                <w:t xml:space="preserve">Isabelle Lemaire-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 132–133, pp.80-95. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.341-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.08.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-017-1354-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613318v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact asymptotic relations for the effective response of linear viscoelastic heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gallican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 345 (11), pp.742-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2776,3456 +2789,3694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element assessment of an affine self–consistent model for hexagonal polycrystals</w:t>
+                <w:t xml:space="preserve">Plastic yield criterion and hardening of porous single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pilvin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Paux J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pascal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2016.10.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132–133, pp.80-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668724v1</w:t>
+                <w:t xml:space="preserve">hal-01613318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATION OF THE ELASTOPLASTIC BEHAVIOR OF FCC POLYCRYTALS USING A FFT NUMERICAL SCHEME</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element assessment of an affine self–consistent model for hexagonal polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onimus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Belkhabbaz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. Feaugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue roumaine des sciences techniques. Série de mécanique appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61, pp.345--356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2016.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577066v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature‐related effective properties and exact relations for thermo‐magneto‐electro‐elastic fibrous composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Bravo‐castillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lázaro M. Sixto‐camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Guinovart‐díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie D. Pérez‐fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69 (9), pp.980--996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.camwa.2015.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved variational bounds for conductive periodic composites with 3D microstructures and nonuniform thermal resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. López‐ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bravo‐castillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guinovart‐díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (5), pp.2881--2898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00033-015-0540-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational bounds in composites with nonuniform interfacial thermal resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. López‐ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bravo‐castillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guinovart‐díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39 (23), pp.7266--7276. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2015.02.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall response of viscoelastic composites and polycrystals: exact asymptotic relations and approximate estimates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">INVESTIGATION OF THE ELASTOPLASTIC BEHAVIOR OF FCC POLYCRYTALS USING A FFT NUMERICAL SCHEME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Belkhabbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue roumaine des sciences techniques. Série de mécanique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.5 - 23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788677v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of grain size distribution and stress heterogeneity on yield stress of polycrystals: A numerical approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Asymptotic homogenization of periodic thermo-magneto-electro-elastic heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lázaro Sixto-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Bravo-Castillero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Guinovart-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Mechkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.04.061⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (10), pp.2056-2074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2013.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00946087v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modelling of monotonic loading of CP α-Ti: Correlation between macroscopic and microscopic behaviour</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Bacroix</w:t>
+                <w:t xml:space="preserve">Overall response of viscoelastic composites and polycrystals: exact asymptotic relations and approximate estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (10), pp.1824-1838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.02.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02908777v1</w:t>
+                <w:t xml:space="preserve">hal-00788677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic homogenization of periodic thermo‐magneto‐electro‐elastic heterogeneous media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of grain size distribution and stress heterogeneity on yield stress of polycrystals: A numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2013.08.027⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.387-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.04.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667028v1</w:t>
+                <w:t xml:space="preserve">hal-00946087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling of the mechanical behavior of polycrystalline ice under transient creep.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micromechanical modelling of monotonic loading of CP α-Ti: Correlation between macroscopic and microscopic behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurine Montagnat</w:t>
+                <w:t xml:space="preserve">N. Benmhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Lahellec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salima Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia IUTAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.piutam.2012.03.006⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 573, pp.222-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644773v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numéro thématique des Comptes Rendus Mécanique en lʼhonneur dʼAndré Zaoui</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Asymptotic homogenization of periodic thermo‐magneto‐electro‐elastic heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lázaro M. Sixto‐camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Bravo‐castillero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Guinovart‐díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Mechkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.023⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (10), pp.2056--2074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2013.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799128v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental homogenization approach for ageing viscoelastic polycrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale modeling of the mechanical behavior of polycrystalline ice under transient creep.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Masson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.021⟩</w:t>
+              <w:t xml:space="preserve">Procedia IUTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.76-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.piutam.2012.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427486v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental homogenization approach for ageing viscoelastic polycrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numéro thématique des Comptes Rendus Mécanique en lʼhonneur dʼAndré Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ponte Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 340, pp.378-386. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.021⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 340 (4-5), pp.177-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205563v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-consistent estimate for linear viscoelastic polycrystals with internal variables inferred from the collocation method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Incremental homogenization approach for ageing viscoelastic polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/20/2/024003⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 340 (4-5), pp.378-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718324v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the effective response of 2-1-2 piezoelectric composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Incremental homogenization approach for ageing viscoelastic polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Mesejo Leon</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia IUTAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.piutam.2012.03.018⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 340, pp.378-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814017v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the overall behavior of a 3D microstructure of austenitic steel by using FFT numerical scheme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A self-consistent estimate for linear viscoelastic polycrystals with internal variables inferred from the collocation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Huy Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joao Fonseca</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.024003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/20/2/024003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788969v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modeling of the work-hardening behavior of single- and dual-phase steels under two-stage loading paths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigation of the effective response of 2-1-2 piezoelectric composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salima Bouvier</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bravo-Castillero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesejo Leon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia IUTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.288)296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.piutam.2012.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.10.078⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02909053v1</w:t>
+                <w:t xml:space="preserve">hal-00814017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the collocation inversion method for the linear viscoelastic homogenization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prediction of the overall behavior of a 3D microstructure of austenitic steel by using FFT numerical scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Belkhabbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacroix Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.1883-1888</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2011.04.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00653303v1</w:t>
+                <w:t xml:space="preserve">hal-00788969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the collocation inversion method for the linear viscoelastic homogenization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Micromechanical modeling of the work-hardening behavior of single- and dual-phase steels under two-stage loading paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kengo Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2011.04.003⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528 (3), pp.1037-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.10.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652636v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic moduli of hard c-Zr3N4 from laser ultrasonic measurements.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimization of the collocation inversion method for the linear viscoelastic homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vitalyi Gusev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssr.201004345⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (4), pp.305-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2011.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03860793v1</w:t>
+                <w:t xml:space="preserve">hal-00653303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic anisotropy of polycrystalline Au films: Modeling and respective contributions of X-ray diffraction, nanoindentation and Brillouin light scattering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of the collocation inversion method for the linear viscoelastic homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.05.034⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (4), pp.305-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2011.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156738v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical computation of the response of piezoelectric composites using Fourier transform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Elastic moduli of hard c-Zr3N4 from laser ultrasonic measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Zerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Dzivenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalyi Gusev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (12), pp.353-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201004345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788854v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of regularization of Schmid law on self-consistent estimates for rate-independent plasticity of polycrystals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elastic anisotropy of polycrystalline Au films: Modeling and respective contributions of X-ray diffraction, nanoindentation and Brillouin light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Djémia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves E Roussigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2009.05.001⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Volume 58, Issue 15, pp.4998-5008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503302v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastoviscoplastic micromechanical modeling of the transient creep of ice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numerical computation of the response of piezoelectric composites using Fourier transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.79, 184106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00378329v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strains, stresses and elastic properties in polycrystalline metallic thin films: in situ deformation combined with x-ray diffraction and simulation experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of regularization of Schmid law on self-consistent estimates for rate-independent plasticity of polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kengo Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (5), pp.905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2009.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.735⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01007327v1</w:t>
+                <w:t xml:space="preserve">hal-00503302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved affine estimates for nonlinear viscoelastic composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Masson</w:t>
+                <w:t xml:space="preserve">Elastoviscoplastic micromechanical modeling of the transient creep of ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (B11203), 1 à 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB005751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2005.06.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03427487v1</w:t>
+                <w:t xml:space="preserve">insu-00378329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the antiplane deformation of linear 2-D polycrystals with different microstructures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strains, stresses and elastic properties in polycrystalline metallic thin films: in situ deformation combined with x-ray diffraction and simulation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 524-525, pp.735-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300102v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “quasi-elastic” affine formulation for the homogenised behaviour of nonlinear viscoelastic polycrystals and composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renald Brenner</w:t>
+                <w:t xml:space="preserve">Study of the antiplane deformation of linear 2-D polycrystals with different microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Masson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Zaoui</w:t>
+                <w:t xml:space="preserve">O. Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, vol. 42, pp. 5441-5459</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111358v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Improved affine estimates for nonlinear viscoelastic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (6), pp.1002 - 1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2005.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A “quasi-elastic” affine formulation for the homogenised behaviour of nonlinear viscoelastic polycrystals and composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (6), pp.943-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0997-7538(02)01247-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Self-consistent estimates for nonlinear viscoelastic polycrystals: a simplified resolution of the affine formulation adapted to monotonic loading paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 177-180, pp.153-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.177-180.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6235,2787 +6486,2787 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des statistiques des champs locaux dans le cadre d'un schéma d'homogénéisation en champs moyens incrémental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éléonore Bourdier</w:t>
+                <w:t xml:space="preserve">Estimation du comportement effectif ainsi que des statistiques des champs de composites élasto-dissipatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dartois</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Idiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312971v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des statistiques des champs locaux à l'aide d'un schéma d'homogénéisation incrémental en champs moyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du comportement effectif ainsi que des statistiques des champs de composites élasto-dissipatifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prediction of local field statistics using an incremental mean-field homogenization scheme for high-concentration composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">ESMC 2025 - 12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312972v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of local field statistics using an incremental mean-field homogenization scheme for high-concentration composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Estimation des statistiques des champs locaux dans le cadre d'un schéma d'homogénéisation en champs moyens incrémental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC 2025 - 12th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136782v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the determination of linear effective properties of quasiperiodic architectured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Husert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaisons analytiques et numériques de schémas d'homogénéisation incrémentaux en champs moyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Quiertant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From linear elasticity to linear viscoelasticity of composites: a walk in the complex plane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée en l'honneur de Pierre Gilormini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the thermomechanical behavior of a TATB-based explosive via microstructure-level simulations. Part I: Microcracking and viscoelasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Trumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rabette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Ongari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europyro 44th International Pyrotechnics Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between cortical bone microstructure and the effective mesoscopic elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiran Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kolster Banz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE ROLE OF CORTICAL BONE MICROSTRUCTURE IN THE EFFECTIVE MESOSCOPIC ELASTIC PROPERTIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiran Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du critère de plasticité de monocristaux poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and optimization of the mechanical properties of titanium alloys for sheet metal forming.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticité 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement élastoplastique d'agrégats polycristallins par homogénéisation numérique FFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Belkhabbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode incrémentale pour l'homogénéisation de polycristaux thermo-viscoélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Huy Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet OPTIMIST : Modélisation et OPTImisation de la MISe en Forme des Alliages de Titane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benmhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées technologiques - Le titane et ses alliages, challenges actuels et futurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et simulation numérique, au moyen de modèles de plasticité cristalline, de chargements non proportionnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A numerical evaluation of various scale transition rules for uniform field models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bouteleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">17th International Workshop of Computational Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365627v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical evaluation of various scale transition rules for uniform field models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale et simulation numérique, au moyen de modèles de plasticité cristalline, de chargements non proportionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop of Computational Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00178234v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano composites élaborés par consolidation de nano poudres métalliques : caractérisation expérimentale et modélisation micromécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Hien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Ramtani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Dirras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de méthodes d'inversion numérique de la transformée de Laplace-Carson pour l'homogénéisation en visco-élasticité linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of non-proportionnal loading paths : comparison between experimental results and simulations performed by finite element and homogenized models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Workshop of Computational Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and numerical simulation of non proportional loading paths using finite element crystal plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Workshop of Computational Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du comportement mécanique de polycristaux par approche variationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gilormini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Programme Matériaux et du Réseau National Matériaux et Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution inter et intra-granulaire des déformations élastiques dans un acier charge élastiquement: analyse par diffraction et homogénéisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Letouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caldemaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ceretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFAC, Metz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-consistent estimates for nonlinear viscoelastic polycrystals: a simplified resolution of the affine formulation adapted to monotonic loading paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEPA 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Hong-Kong, Hong Kong SAR China. pp.153-158, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.177-180.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9025,143 +9276,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in micromechanics of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ponte Castaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, pp.222, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9171,779 +9422,897 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycrystalline simulations of in-reactor deformation of zircaloy-4 cladding tubes during nominal operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Onimus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zirconium in the Nuclear Industry: 20th International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASTM STP 1645, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASTM International</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.118-148, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1520/STP164520220048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Coefficients and Local Fields of Periodic Fibrous Piezocomposites with 622 Hexagonal Constituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ransés Alfonso-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Bravo-Castillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Guinovart-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie D Pérez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generalized Models and Non-Classical Approaches in Complex Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field vs. homogenization methods to predict microstructure-property relations for polycrystalline materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo A. Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ponte Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods for Microstructure-Property Relationships</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.393-441, 2011, 978-144190642-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4419-0643-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of local field statistics in highly-filled composites based on an incremental mean-field homogenization scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éléonore Bourdier</w:t>
+                <w:t xml:space="preserve">Effective behavior of linear viscoelastic composites containing aligned spheroidal particles : exact and reduced internal variables representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dartois</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín I Idiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05136793v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approximate yield criterion for porous single crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Estimation of local field statistics in highly-filled composites based on an incremental mean-field homogenization scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01062662v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An approximate yield criterion for porous single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimédo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numerical implementation of static Field Dislocation Mechanics theory for periodic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Jr. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Acharya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId289"/>
+      <w:footerReference w:type="default" r:id="rId296"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10011,51 +10380,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5B4D553"/>
+    <w:nsid w:val="075D1B18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10242,51 +10611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renald-brenner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4756-7832" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169563561" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228646v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Luis Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112747" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onimus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2024.2394562" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Otsuka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssri El Majaty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hung Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leblond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112447" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104948" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03758977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005756v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104152" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03210965v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Br&#233;maud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Cai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-021-01459-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bal&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004824" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025665v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Derrien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Dorhmi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113549" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peralta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iori" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Trumel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1699669" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02328335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gouttenoire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0911" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gallican" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0741-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351523v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ab49a0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01826587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.02.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Satani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Yamamoto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Okamura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2018.1548111" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01875674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anoukou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.08.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2018.1548110" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542882v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufrenoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauveau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lemaire-Caron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bacroix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1354-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paux J." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.08.030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.09.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668724v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feaugas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.10.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-487F2TC2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Belkhabbaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667716v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bravo&#8208;castillero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;zaro M. Sixto&#8208;camacho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Guinovart&#8208;d&#237;az" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie D. P&#233;rez&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.03.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez&#8208;ruiz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bravo&#8208;castillero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Cruz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinovart&#8208;d&#237;az" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0540-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Cruz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.02.048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.02.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lavergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.04.061" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0DMZMZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908777v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmhenni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.02.022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35HBXNV0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667028v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Mechkour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2013.08.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644773v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799128v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponte Castaneda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427486v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718324v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/20/2/024003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bravo-Castillero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesejo Leon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788969v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rupin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacroix Brigitte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fonseca" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909053v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengo Yoshida" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.10.078" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50L96DMR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rekik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.04.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652636v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zerr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dzivenko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalyi Gusev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201004345" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GHD3R38-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dj&#233;mia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Renault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves E Roussign&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.05.034" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788854v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503302v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2009.05.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378329v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duval" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005751" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQ6VPDP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007327v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.735" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427487v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.06.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111358v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(02)01247-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111367v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald Brenner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.177-180.153" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312971v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136716v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Essafi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Idiart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136782v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313148v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Husert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136664v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dartois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cornaggia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Quiertant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brenner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106056v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312483v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rabette" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ongari" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598377v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598216v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446482v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739527v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422853v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422494v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653698v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddadi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365627v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gerard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178234v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouteleux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362367v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Hien Bui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362544v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178266v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170825v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117677v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Letouze" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caldemaison" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ceretti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117815v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718188v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318054v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gicquel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.astm.org/products-services/bos.html" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP164520220048" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01727347v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rans&#233;s Alfonso-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bravo-Castillero" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Guinovart-D&#237;az" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie D P&#233;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619028v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Lebensohn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0643-4_11" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFEA3EB63C9859254F33125AFB98226BB881F885/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136793v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062662v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918607v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jr. Beaudoin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Acharya" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renald-brenner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4756-7832" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169563561" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Husert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2026.106620" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onimus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2024.2394562" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228646v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Luis Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112747" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Otsuka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssri El Majaty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hung Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leblond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112447" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104948" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03758977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03210965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Br&#233;maud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Cai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-021-01459-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104152" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bal&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004824" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Derrien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Dorhmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peralta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iori" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100730" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Trumel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1699669" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02328335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gouttenoire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0911" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gallican" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0741-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ab49a0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01826587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.02.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Satani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Yamamoto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Okamura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2018.1548111" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01875674v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anoukou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.08.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2018.1548110" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufrenoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chauveau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemaire-Caron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1354-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.09.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paux J." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.08.030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feaugas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.10.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-487F2TC2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667716v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bravo&#8208;castillero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;zaro M. Sixto&#8208;camacho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Guinovart&#8208;d&#237;az" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie D. P&#233;rez&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.03.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez&#8208;ruiz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bravo&#8208;castillero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Cruz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinovart&#8208;d&#237;az" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0540-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Cruz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.02.048" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Belkhabbaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590139v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;zaro Sixto-Camacho" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bravo-Castillero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Guinovart-D&#237;az" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Mechkour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2013.08.027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788677v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.02.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946087v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lavergne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.04.061" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0DMZMZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmhenni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauveau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bacroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.02.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35HBXNV0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667028v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799128v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponte Castaneda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427486v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205563v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/20/2/024003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bravo-Castillero" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesejo Leon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788969v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rupin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacroix Brigitte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fonseca" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengo Yoshida" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.10.078" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50L96DMR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653303v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rekik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.04.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860793v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zerr" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dzivenko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalyi Gusev" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201004345" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GHD3R38-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156738v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dj&#233;mia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Renault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves E Roussign&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.05.034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503302v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2009.05.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378329v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duval" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005751" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQ6VPDP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007327v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.735" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427487v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.06.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111358v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(02)01247-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111367v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald Brenner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.177-180.153" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312972v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Essafi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Idiart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136716v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136782v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312971v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136664v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dartois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cornaggia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Quiertant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brenner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106056v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312483v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rabette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ongari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598377v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446482v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739527v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422853v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422494v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653698v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddadi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178234v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouteleux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365627v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gerard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362367v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Hien Bui" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362544v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178238v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178266v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170825v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117677v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Letouze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caldemaison" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ceretti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117815v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718188v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318054v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gicquel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.astm.org/products-services/bos.html" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP164520220048" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01727347v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rans&#233;s Alfonso-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie D P&#233;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619028v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Lebensohn" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0643-4_11" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFEA3EB63C9859254F33125AFB98226BB881F885/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565350v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n I Idiart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136793v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062662v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918607v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jr. Beaudoin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Acharya" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>