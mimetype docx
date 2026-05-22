--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -304,6179 +304,6283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the contribution of local anisotropic creep to macroscopic irradiation-induced growth in zirconium alloy polycrystals</w:t>
+                <w:t xml:space="preserve">Evolution of the Contact Between Rough Viscoelastic Solids After Decreasing Loads: Memory Erasure and Monotonic Increase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Onimus</w:t>
+                <w:t xml:space="preserve">Zichen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gélébart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renald Brenner</w:t>
+                <w:t xml:space="preserve">Lucas Frérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2024.2394562⟩</w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 74 (2), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-026-02125-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728402v1</w:t>
+                <w:t xml:space="preserve">hal-05629594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for spatial distribution in mean-field homogenization of particulate composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Luis Cruz-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Luis Cruz-González</w:t>
+                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 294, pp.112747. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.112747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228646v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-straining effect on ferrite/pearlite anisotropic transformation strain in steels by</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the contribution of local anisotropic creep to macroscopic irradiation-induced growth in zirconium alloy polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onimus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takayuki Otsuka</w:t>
+                <w:t xml:space="preserve">L. Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2024.2394562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733199v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effects of morphological anisotropy in transformation plasticity of metals and alloys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-straining effect on ferrite/pearlite anisotropic transformation strain in steels by</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le-Hung Tran</w:t>
+                <w:t xml:space="preserve">Takayuki Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renald Brenner</w:t>
+                <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189075v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of porous plastic single crystals based on fractal slip lines distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the effects of morphological anisotropy in transformation plasticity of metals and alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssri El Majaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Paux</w:t>
+                <w:t xml:space="preserve">Le-Hung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Morin</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 167, pp.104948. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 282, pp.112447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713029v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycrystalline simulations of in-reactor deformation of recrystallized Zircaloy-4 tubes: Fast Fourier Transform computations and mean-field self-consistent model</w:t>
+                <w:t xml:space="preserve">A model of porous plastic single crystals based on fractal slip lines distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Onimus</w:t>
+                <w:t xml:space="preserve">Joseph Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Gelebart</w:t>
+                <w:t xml:space="preserve">Léo Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.104948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03758977v1</w:t>
+                <w:t xml:space="preserve">hal-03713029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum effect of the heterogeneity of tissue mineralization on the effective cortical bone elastic properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polycrystalline simulations of in-reactor deformation of recrystallized Zircaloy-4 tubes: Fast Fourier Transform computations and mean-field self-consistent model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiran Cai</w:t>
+                <w:t xml:space="preserve">Fabien Onimus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Grimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.103272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210965v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03758977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFT-based micromechanical simulations of transformation plasticity. Comparison with a limit-analysis-based theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssri El Majaty</w:t>
+                <w:t xml:space="preserve">Maximum effect of the heterogeneity of tissue mineralization on the effective cortical bone elastic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiran Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104152⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-021-01459-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005756v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of periodic 1-3 piezocomposite using wave propagation: Toward an experimental method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+                <w:t xml:space="preserve">FFT-based micromechanical simulations of transformation plasticity. Comparison with a limit-analysis-based theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssri El Majaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0004824⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86, pp.104152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227151v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic smoothing splines for FFT-based solvers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Morin</w:t>
+                <w:t xml:space="preserve">Homogenization of periodic 1-3 piezocomposite using wave propagation: Toward an experimental method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Dorhmi</w:t>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 373, pp.113549. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149 (5), pp.3122-3132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0004824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025665v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic elastic properties of human cortical bone tissue inferred from inverse homogenization and resonant ultrasound spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiran Cai</w:t>
+                <w:t xml:space="preserve">Periodic smoothing splines for FFT-based solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Peralta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renald Brenner</w:t>
+                <w:t xml:space="preserve">Katell Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Iori</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khaoula Dorhmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100730⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373, pp.113549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212188v1</w:t>
+                <w:t xml:space="preserve">hal-03025665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastostatic field distributions in polycrystals and cracked media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic elastic properties of human cortical bone tissue inferred from inverse homogenization and resonant ultrasound spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiran Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Willot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renald Brenner</w:t>
+                <w:t xml:space="preserve">Gianluca Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Trumel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 100 (6), pp.661-687. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.100730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786435.2019.1699669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425491v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of cortical bone reveals that the organization and shape of pores marginally affect elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiran Cai</w:t>
+                <w:t xml:space="preserve">Elastostatic field distributions in polycrystals and cracked media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Trumel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (151), pp.20180911. </w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (6), pp.661-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2018.0911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2019.1699669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328335v1</w:t>
+                <w:t xml:space="preserve">hal-02425491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization estimates for the effective response of fractional viscoelastic particulate composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenization of cortical bone reveals that the organization and shape of pores marginally affect elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiran Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Gallican</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-018-0741-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (151), pp.20180911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2018.0911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023868v1</w:t>
+                <w:t xml:space="preserve">hal-02328335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realizable effective fractional viscoelasticity in heterogeneous materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenization estimates for the effective response of fractional viscoelastic particulate composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gallican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31, pp.823-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-018-0741-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023884v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of model problems in plasticity based on field dislocation mechanics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realizable effective fractional viscoelasticity in heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.22-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351523v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFT-based modelling of transformation plasticity in polycrystalline materials during diffusive phase transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takayuki Otsuka</w:t>
+                <w:t xml:space="preserve">Numerical simulation of model problems in plasticity based on field dislocation mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bacroix</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (8), pp.085012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/ab49a0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2018.02.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01826587v1</w:t>
+                <w:t xml:space="preserve">hal-02351523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and heat treatment effect on transformation strain in steels: part 2 modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">FFT-based modelling of transformation plasticity in polycrystalline materials during diffusive phase transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02670836.2018.1548111⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127, pp.92-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2018.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188682v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random distribution of polydisperse ellipsoidal inclusions and homogenization estimates for porous elastic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure and heat treatment effect on transformation strain in steels: part 2 modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Satani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Anoukou</w:t>
+                <w:t xml:space="preserve">Kenji Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Brenner</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kazuo Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2018.08.006⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (2), pp.187-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02670836.2018.1548111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875674v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and heat treatment effect on transformation strain in steels: part1 experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random distribution of polydisperse ellipsoidal inclusions and homogenization estimates for porous elastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Anoukou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Danas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02670836.2018.1548110⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2018.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188690v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 2 methodologies developed for the determination of residual stresses through X-ray diffraction: application to a textured hcp titanium alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lemaire-Caron</w:t>
+                <w:t xml:space="preserve">Microstructure and heat treatment effect on transformation strain in steels: part1 experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Satani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-017-1354-7⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (2), pp.181-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02670836.2018.1548110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542882v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact asymptotic relations for the effective response of linear viscoelastic heterogeneous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Gallican</w:t>
+                <w:t xml:space="preserve">Comparison of 2 methodologies developed for the determination of residual stresses through X-ray diffraction: application to a textured hcp titanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufrenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lemaire-Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2017.09.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.341-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-017-1354-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582070v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic yield criterion and hardening of porous single crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Kondo</w:t>
+                <w:t xml:space="preserve">Exact asymptotic relations for the effective response of linear viscoelastic heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gallican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 132–133, pp.80-95. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 345 (11), pp.742-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.08.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2017.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613318v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element assessment of an affine self–consistent model for hexagonal polycrystals</w:t>
+                <w:t xml:space="preserve">Plastic yield criterion and hardening of porous single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pilvin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Paux J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pascal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2016.10.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132–133, pp.80-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668724v1</w:t>
+                <w:t xml:space="preserve">hal-01613318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature‐related effective properties and exact relations for thermo‐magneto‐electro‐elastic fibrous composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element assessment of an affine self–consistent model for hexagonal polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onimus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Bravo‐castillero</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Leslie D. Pérez‐fernández</w:t>
+                <w:t xml:space="preserve">X. Feaugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2015.03.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61, pp.345--356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2016.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667716v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved variational bounds for conductive periodic composites with 3D microstructures and nonuniform thermal resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature‐related effective properties and exact relations for thermo‐magneto‐electro‐elastic fibrous composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Bravo‐castillero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lázaro M. Sixto‐camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. López‐ruiz</w:t>
+                <w:t xml:space="preserve">Raúl Guinovart‐díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bravo‐castillero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Guinovart‐díaz</w:t>
+                <w:t xml:space="preserve">Leslie D. Pérez‐fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00033-015-0540-z⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (9), pp.980--996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2015.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667709v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational bounds in composites with nonuniform interfacial thermal resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. López‐ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bravo‐castillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guinovart‐díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39 (23), pp.7266--7276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apm.2015.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATION OF THE ELASTOPLASTIC BEHAVIOR OF FCC POLYCRYTALS USING A FFT NUMERICAL SCHEME</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved variational bounds for conductive periodic composites with 3D microstructures and nonuniform thermal resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. López‐ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bravo‐castillero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guinovart‐díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue roumaine des sciences techniques. Série de mécanique appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (5), pp.2881--2898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00033-015-0540-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577066v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic homogenization of periodic thermo-magneto-electro-elastic heterogeneous media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julian Bravo-Castillero</w:t>
+                <w:t xml:space="preserve">INVESTIGATION OF THE ELASTOPLASTIC BEHAVIOR OF FCC POLYCRYTALS USING A FFT NUMERICAL SCHEME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Belkhabbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue roumaine des sciences techniques. Série de mécanique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.5 - 23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05590139v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall response of viscoelastic composites and polycrystals: exact asymptotic relations and approximate estimates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic homogenization of periodic thermo-magneto-electro-elastic heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lázaro Sixto-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Bravo-Castillero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Guinovart-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Mechkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.02.011⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (10), pp.2056-2074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2013.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788677v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of grain size distribution and stress heterogeneity on yield stress of polycrystals: A numerical approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overall response of viscoelastic composites and polycrystals: exact asymptotic relations and approximate estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 77, pp.387-398. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (10), pp.1824-1838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.04.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00946087v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modelling of monotonic loading of CP α-Ti: Correlation between macroscopic and microscopic behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of grain size distribution and stress heterogeneity on yield stress of polycrystals: A numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Benmhenni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Bacroix</w:t>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.02.022⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.387-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.04.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908777v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic homogenization of periodic thermo‐magneto‐electro‐elastic heterogeneous media</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micromechanical modelling of monotonic loading of CP α-Ti: Correlation between macroscopic and microscopic behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benmhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2013.08.027⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 573, pp.222-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667028v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling of the mechanical behavior of polycrystalline ice under transient creep.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noël Lahellec</w:t>
+                <w:t xml:space="preserve">Asymptotic homogenization of periodic thermo‐magneto‐electro‐elastic heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lázaro M. Sixto‐camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Bravo‐castillero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Guinovart‐díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Mechkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia IUTAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.piutam.2012.03.006⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (10), pp.2056--2074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2013.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644773v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numéro thématique des Comptes Rendus Mécanique en lʼhonneur dʼAndré Zaoui</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale modeling of the mechanical behavior of polycrystalline ice under transient creep.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bornert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renald Brenner</w:t>
+                <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Castelnau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.023⟩</w:t>
+              <w:t xml:space="preserve">Procedia IUTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.76-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.piutam.2012.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799128v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental homogenization approach for ageing viscoelastic polycrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numéro thématique des Comptes Rendus Mécanique en lʼhonneur dʼAndré Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Masson</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ponte Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 340 (4-5), pp.378-386. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.021⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 340 (4-5), pp.177-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427486v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental homogenization approach for ageing viscoelastic polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 340, pp.378-386. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+              <w:t xml:space="preserve">, 2012, 340 (4-5), pp.378-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205563v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-consistent estimate for linear viscoelastic polycrystals with internal variables inferred from the collocation method</w:t>
+                <w:t xml:space="preserve">Incremental homogenization approach for ageing viscoelastic polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Huy Vu</w:t>
+                <w:t xml:space="preserve">Renaud Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (2), pp.024003. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 340, pp.378-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/20/2/024003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718324v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the effective response of 2-1-2 piezoelectric composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bravo-Castillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mesejo Leon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia IUTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.288)296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.piutam.2012.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the overall behavior of a 3D microstructure of austenitic steel by using FFT numerical scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Belkhabbaz</w:t>
+                <w:t xml:space="preserve">A self-consistent estimate for linear viscoelastic polycrystals with internal variables inferred from the collocation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Huy Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joao Fonseca</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.024003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/20/2/024003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788969v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modeling of the work-hardening behavior of single- and dual-phase steels under two-stage loading paths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the overall behavior of a 3D microstructure of austenitic steel by using FFT numerical scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Belkhabbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kengo Yoshida</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Salima Bouvier</w:t>
+                <w:t xml:space="preserve">Nicolas Rupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacroix Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.1883-1888</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909053v1</w:t>
+                <w:t xml:space="preserve">hal-00788969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the collocation inversion method for the linear viscoelastic homogenization</w:t>
+                <w:t xml:space="preserve">Micromechanical modeling of the work-hardening behavior of single- and dual-phase steels under two-stage loading paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amna Rekik</w:t>
+                <w:t xml:space="preserve">Kengo Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38 (4), pp.305-308. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528 (3), pp.1037-1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2011.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.10.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653303v1</w:t>
+                <w:t xml:space="preserve">hal-02909053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the collocation inversion method for the linear viscoelastic homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (4), pp.305-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2011.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652636v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic moduli of hard c-Zr3N4 from laser ultrasonic measurements.</w:t>
+                <w:t xml:space="preserve">Optimization of the collocation inversion method for the linear viscoelastic homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Zerr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vitalyi Gusev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssr.201004345⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (4), pp.305-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2011.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03860793v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic anisotropy of polycrystalline Au films: Modeling and respective contributions of X-ray diffraction, nanoindentation and Brillouin light scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic moduli of hard c-Zr3N4 from laser ultrasonic measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Zerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Dzivenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Faurie</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitalyi Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.05.034⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (12), pp.353-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201004345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156738v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical computation of the response of piezoelectric composites using Fourier transform</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elastic anisotropy of polycrystalline Au films: Modeling and respective contributions of X-ray diffraction, nanoindentation and Brillouin light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Djémia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves E Roussigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Volume 58, Issue 15, pp.4998-5008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.05.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788854v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of regularization of Schmid law on self-consistent estimates for rate-independent plasticity of polycrystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical computation of the response of piezoelectric composites using Fourier transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.79, 184106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503302v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastoviscoplastic micromechanical modeling of the transient creep of ice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maurine Montagnat</w:t>
+                <w:t xml:space="preserve">Effect of regularization of Schmid law on self-consistent estimates for rate-independent plasticity of polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kengo Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (5), pp.905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2009.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JB005751⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00378329v1</w:t>
+                <w:t xml:space="preserve">hal-00503302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strains, stresses and elastic properties in polycrystalline metallic thin films: in situ deformation combined with x-ray diffraction and simulation experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastoviscoplastic micromechanical modeling of the transient creep of ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Goudeau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.735⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (B11203), 1 à 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB005751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007327v1</w:t>
+                <w:t xml:space="preserve">insu-00378329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the antiplane deformation of linear 2-D polycrystals with different microstructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strains, stresses and elastic properties in polycrystalline metallic thin films: in situ deformation combined with x-ray diffraction and simulation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Lebensohn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Brenner</w:t>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gilormini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 524-525, pp.735-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300102v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved affine estimates for nonlinear viscoelastic composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Study of the antiplane deformation of linear 2-D polycrystals with different microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Lebensohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Masson</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, vol. 42, pp. 5441-5459</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2005.06.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03427487v1</w:t>
+                <w:t xml:space="preserve">hal-00300102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “quasi-elastic” affine formulation for the homogenised behaviour of nonlinear viscoelastic polycrystals and composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Improved affine estimates for nonlinear viscoelastic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Masson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 21 (6), pp.943-960. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 24 (6), pp.1002 - 1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2005.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0997-7538(02)01247-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00111358v1</w:t>
+                <w:t xml:space="preserve">hal-03427487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A “quasi-elastic” affine formulation for the homogenised behaviour of nonlinear viscoelastic polycrystals and composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (6), pp.943-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0997-7538(02)01247-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Self-consistent estimates for nonlinear viscoelastic polycrystals: a simplified resolution of the affine formulation adapted to monotonic loading paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 177-180, pp.153-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.177-180.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6486,496 +6590,496 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du comportement effectif ainsi que des statistiques des champs de composites élasto-dissipatifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morad Essafi</w:t>
+                <w:t xml:space="preserve">Prediction of local field statistics using an incremental mean-field homogenization scheme for high-concentration composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">ESMC 2025 - 12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312972v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des statistiques des champs locaux à l'aide d'un schéma d'homogénéisation incrémental en champs moyens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
+                <w:t xml:space="preserve">Estimation du comportement effectif ainsi que des statistiques des champs de composites élasto-dissipatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Idiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136716v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of local field statistics using an incremental mean-field homogenization scheme for high-concentration composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Estimation des statistiques des champs locaux à l'aide d'un schéma d'homogénéisation incrémental en champs moyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC 2025 - 12th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136782v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des statistiques des champs locaux dans le cadre d'un schéma d'homogénéisation en champs moyens incrémental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the determination of linear effective properties of quasiperiodic architectured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Husert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7017,2256 +7121,2256 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaisons analytiques et numériques de schémas d'homogénéisation incrémentaux en champs moyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Quiertant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From linear elasticity to linear viscoelasticity of composites: a walk in the complex plane.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
+                <w:t xml:space="preserve">Understanding the thermomechanical behavior of a TATB-based explosive via microstructure-level simulations. Part I: Microcracking and viscoelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Trumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rabette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ongari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée en l'honneur de Pierre Gilormini</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Europyro 44th International Pyrotechnics Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106056v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the thermomechanical behavior of a TATB-based explosive via microstructure-level simulations. Part I: Microcracking and viscoelasticity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Willot</w:t>
+                <w:t xml:space="preserve">From linear elasticity to linear viscoelasticity of composites: a walk in the complex plane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europyro 44th International Pyrotechnics Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée en l'honneur de Pierre Gilormini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312483v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between cortical bone microstructure and the effective mesoscopic elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiran Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kolster Banz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE ROLE OF CORTICAL BONE MICROSTRUCTURE IN THE EFFECTIVE MESOSCOPIC ELASTIC PROPERTIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiran Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du critère de plasticité de monocristaux poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and optimization of the mechanical properties of titanium alloys for sheet metal forming.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticité 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement élastoplastique d'agrégats polycristallins par homogénéisation numérique FFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Belkhabbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode incrémentale pour l'homogénéisation de polycristaux thermo-viscoélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Huy Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet OPTIMIST : Modélisation et OPTImisation de la MISe en Forme des Alliages de Titane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benmhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées technologiques - Le titane et ses alliages, challenges actuels et futurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical evaluation of various scale transition rules for uniform field models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bouteleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Workshop of Computational Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et simulation numérique, au moyen de modèles de plasticité cristalline, de chargements non proportionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano composites élaborés par consolidation de nano poudres métalliques : caractérisation expérimentale et modélisation micromécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Hien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Ramtani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Dirras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de méthodes d'inversion numérique de la transformée de Laplace-Carson pour l'homogénéisation en visco-élasticité linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of non-proportionnal loading paths : comparison between experimental results and simulations performed by finite element and homogenized models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Workshop of Computational Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and numerical simulation of non proportional loading paths using finite element crystal plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Workshop of Computational Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du comportement mécanique de polycristaux par approche variationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gilormini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Programme Matériaux et du Réseau National Matériaux et Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution inter et intra-granulaire des déformations élastiques dans un acier charge élastiquement: analyse par diffraction et homogénéisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Letouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caldemaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ceretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFAC, Metz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-consistent estimates for nonlinear viscoelastic polycrystals: a simplified resolution of the affine formulation adapted to monotonic loading paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEPA 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Hong-Kong, Hong Kong SAR China. pp.153-158, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.177-180.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9276,143 +9380,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in micromechanics of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ponte Castaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, pp.222, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9422,426 +9526,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycrystalline simulations of in-reactor deformation of zircaloy-4 cladding tubes during nominal operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Onimus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zirconium in the Nuclear Industry: 20th International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASTM STP 1645, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASTM International</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.118-148, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/STP164520220048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Coefficients and Local Fields of Periodic Fibrous Piezocomposites with 622 Hexagonal Constituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ransés Alfonso-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Bravo-Castillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Guinovart-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie D Pérez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generalized Models and Non-Classical Approaches in Complex Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field vs. homogenization methods to predict microstructure-property relations for polycrystalline materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo A. Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ponte Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods for Microstructure-Property Relationships</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.393-441, 2011, 978-144190642-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4419-0643-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9851,468 +9955,468 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective behavior of linear viscoelastic composites containing aligned spheroidal particles : exact and reduced internal variables representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín I Idiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of local field statistics in highly-filled composites based on an incremental mean-field homogenization scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approximate yield criterion for porous single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimédo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical implementation of static Field Dislocation Mechanics theory for periodic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Jr. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Acharya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId296"/>
+      <w:footerReference w:type="default" r:id="rId300"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10380,51 +10484,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="075D1B18"/>
+    <w:nsid w:val="0B9307FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10611,51 +10715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renald-brenner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4756-7832" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169563561" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Husert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2026.106620" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onimus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2024.2394562" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228646v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Luis Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112747" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Otsuka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssri El Majaty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hung Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leblond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112447" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104948" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03758977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03210965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Br&#233;maud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Cai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-021-01459-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104152" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bal&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004824" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Derrien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Dorhmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peralta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iori" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100730" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Trumel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1699669" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02328335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gouttenoire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0911" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gallican" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0741-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ab49a0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01826587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.02.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Satani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Yamamoto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Okamura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2018.1548111" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01875674v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anoukou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.08.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2018.1548110" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufrenoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chauveau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemaire-Caron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1354-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.09.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paux J." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.08.030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feaugas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.10.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-487F2TC2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667716v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bravo&#8208;castillero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;zaro M. Sixto&#8208;camacho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Guinovart&#8208;d&#237;az" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie D. P&#233;rez&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.03.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez&#8208;ruiz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bravo&#8208;castillero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Cruz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinovart&#8208;d&#237;az" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0540-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Cruz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.02.048" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Belkhabbaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590139v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;zaro Sixto-Camacho" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bravo-Castillero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Guinovart-D&#237;az" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Mechkour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2013.08.027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788677v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.02.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946087v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lavergne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.04.061" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0DMZMZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmhenni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauveau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bacroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.02.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35HBXNV0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667028v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799128v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponte Castaneda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427486v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205563v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/20/2/024003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bravo-Castillero" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesejo Leon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788969v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rupin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacroix Brigitte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fonseca" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengo Yoshida" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.10.078" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50L96DMR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653303v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rekik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.04.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860793v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zerr" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dzivenko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalyi Gusev" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201004345" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GHD3R38-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156738v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dj&#233;mia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Renault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves E Roussign&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.05.034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503302v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2009.05.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378329v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duval" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005751" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQ6VPDP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007327v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.735" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427487v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.06.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111358v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(02)01247-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111367v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald Brenner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.177-180.153" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312972v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Essafi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Idiart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136716v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136782v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312971v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136664v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dartois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cornaggia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Quiertant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brenner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106056v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312483v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rabette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ongari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598377v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446482v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739527v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422853v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422494v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653698v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddadi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178234v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouteleux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365627v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gerard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362367v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Hien Bui" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362544v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178238v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178266v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170825v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117677v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Letouze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caldemaison" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ceretti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117815v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718188v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318054v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gicquel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.astm.org/products-services/bos.html" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP164520220048" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01727347v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rans&#233;s Alfonso-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie D P&#233;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619028v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Lebensohn" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0643-4_11" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFEA3EB63C9859254F33125AFB98226BB881F885/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565350v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n I Idiart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136793v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062662v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918607v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jr. Beaudoin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Acharya" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renald-brenner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4756-7832" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169563561" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Husert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2026.106620" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629594v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;rot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-026-02125-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228646v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Luis Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112747" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728402v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onimus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2024.2394562" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Otsuka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssri El Majaty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hung Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leblond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112447" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713029v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03758977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03210965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Br&#233;maud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Cai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-021-01459-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104152" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227151v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bal&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004824" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Derrien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Dorhmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113549" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212188v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peralta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100730" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Trumel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1699669" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02328335v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gouttenoire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0911" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023868v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gallican" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0741-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023884v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ab49a0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01826587v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.02.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Satani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Yamamoto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Okamura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2018.1548111" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01875674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anoukou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.08.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2018.1548110" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufrenoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chauveau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemaire-Caron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1354-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.09.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paux J." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.08.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feaugas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.10.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-487F2TC2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667716v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bravo&#8208;castillero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;zaro M. Sixto&#8208;camacho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Guinovart&#8208;d&#237;az" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie D. P&#233;rez&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.03.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez&#8208;ruiz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bravo&#8208;castillero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Cruz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinovart&#8208;d&#237;az" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.02.048" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Cruz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0540-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577066v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Belkhabbaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590139v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;zaro Sixto-Camacho" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bravo-Castillero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Guinovart-D&#237;az" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Mechkour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2013.08.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.02.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lavergne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.04.061" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0DMZMZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908777v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmhenni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauveau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bacroix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.02.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35HBXNV0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667028v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644773v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799128v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponte Castaneda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427486v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205563v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814017v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bravo-Castillero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesejo Leon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718324v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/20/2/024003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788969v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rupin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacroix Brigitte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fonseca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909053v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengo Yoshida" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.10.078" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50L96DMR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653303v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rekik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.04.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652636v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zerr" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dzivenko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalyi Gusev" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201004345" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GHD3R38-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156738v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dj&#233;mia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Renault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves E Roussign&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.05.034" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788854v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503302v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2009.05.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378329v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005751" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQ6VPDP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007327v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.735" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300102v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427487v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.06.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111358v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zaoui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(02)01247-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111367v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald Brenner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.177-180.153" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136782v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312972v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Essafi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Idiart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312971v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313148v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136664v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dartois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cornaggia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Quiertant" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brenner" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312483v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rabette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ongari" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106056v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598377v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598216v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446482v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739527v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422494v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653698v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178234v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouteleux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365627v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gerard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362367v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Hien Bui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362544v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178238v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178266v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170825v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117677v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Letouze" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caldemaison" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ceretti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117815v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718188v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318054v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gicquel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.astm.org/products-services/bos.html" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP164520220048" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01727347v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rans&#233;s Alfonso-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie D P&#233;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619028v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Lebensohn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0643-4_11" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFEA3EB63C9859254F33125AFB98226BB881F885/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565350v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n I Idiart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136793v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062662v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918607v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jr. Beaudoin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Acharya" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>