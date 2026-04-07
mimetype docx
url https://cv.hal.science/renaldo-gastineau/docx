--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -196,325 +196,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hidden consequences of agricultural development: Soil degradation and pesticide contamination in the South American Pampa</w:t>
+                <w:t xml:space="preserve">Strike‐Slip Fault‐Generated Paleotsunamis in Lake Iznik (NW Türkiye) : Numerical Modeling Corroborated by Coastal Deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Bardelle</w:t>
+                <w:t xml:space="preserve">Muhammad Naveed Zafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Renaldo Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+                <w:t xml:space="preserve">Julia de Sigoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1002, pp.180584. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025gl117422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05298433v1</w:t>
+                <w:t xml:space="preserve">hal-05293993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strike‐Slip Fault‐Generated Paleotsunamis in Lake Iznik (NW Türkiye) : Numerical Modeling Corroborated by Coastal Deposits</w:t>
+                <w:t xml:space="preserve">The hidden consequences of agricultural development: Soil degradation and pesticide contamination in the South American Pampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Naveed Zafar</w:t>
+                <w:t xml:space="preserve">Amaury Bardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaldo Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Dutykh</w:t>
+                <w:t xml:space="preserve">Floriane Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Paris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaldo Gastineau</w:t>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia de Sigoyer</w:t>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1002, pp.180584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025gl117422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293993v1</w:t>
+                <w:t xml:space="preserve">cea-05298433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human‐initiated autocyclic delta failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaldo Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -721,64 +721,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active subaquatic fault segments in Lake Iznik along the middle strand of the North Anatolian Fault, NW Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaldo Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia de Sigoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -855,51 +855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale lobate hillslope features on Mars: A comparative 3D morphological study with terrestrial solifluction lobes and zebra stripe lobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaldo Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1002,51 +1002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stones of the Sanctuary of Delphi -Northern shore of the Corinth Gulf -Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou de Vals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaldo Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1158,51 +1158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael T Mellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaldo Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (10), pp.5075-5082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1268,51 +1268,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobate features on Mars: a morphological and comparative study with dry and wet terrestrial analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaldo Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1671,51 +1671,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléosismologie lacustre et géophysique appliquées au lac d'Iznik (Turquie) : contribution à l'étude de la branche médiane de la Faille Nord-Anatolienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaldo Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Grenoble Alpes [2020-..], 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022GRALU025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1832,51 +1832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47EA283E"/>
+    <w:nsid w:val="4B7FC38F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2063,51 +2063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaldo-gastineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6283-2852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122465" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05298433v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180584" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05293993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Zafar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671227v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girardclos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Kremer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S Anselmetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13226" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gastineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabbri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roeser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.232" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fabbri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006404" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Johnsson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Eichel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113606" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02865449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou de Vals" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rubi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin M Dundas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T Mellon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082293" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Grindrod" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Hue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johnsson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eichel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dundas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04368945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALU025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaldo-gastineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6283-2852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122465" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05293993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Zafar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117422" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05298433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180584" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671227v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girardclos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Kremer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S Anselmetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13226" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gastineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabbri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roeser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.232" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fabbri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006404" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Johnsson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Eichel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113606" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02865449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou de Vals" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rubi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin M Dundas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T Mellon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082293" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Grindrod" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Hue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johnsson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eichel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dundas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04368945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALU025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>