--- v1 (2026-04-07)
+++ v2 (2026-05-16)
@@ -1832,51 +1832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B7FC38F"/>
+    <w:nsid w:val="8BF79F85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>