--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -581,286 +581,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESEH Notepad: The Springtime of Environmental History (France, June 2022): A Concluding Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les fonctionnaires, victimes silencieuses du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Bésombes</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and History</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03980394v1</w:t>
+                <w:t xml:space="preserve">halshs-04180571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fonctionnaires, victimes silencieuses du travail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ESEH Notepad: The Springtime of Environmental History (France, June 2022): A Concluding Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Marchand</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bésombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.163-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3197/096734023X16702350656915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04180571v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une épidémiologie paritaire ? Outils, savoirs et luttes de définitions relatifs à la santé au travail des fonctionnaires</w:t>
               </w:r>
@@ -1541,191 +1541,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03337958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un catastrophisme au service de l’action publique ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Berny, Défendre la cause de l’environnement. Une approche organisationnelle, PUR, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, https://lms.hypotheses.org/6726</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02911017v1</w:t>
+                <w:t xml:space="preserve">halshs-03104906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Berny, Défendre la cause de l’environnement. Une approche organisationnelle, PUR, 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un catastrophisme au service de l’action publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mularczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (1), pp.49-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.2216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03104906v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02911017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner le désir de rivage. La fondation du Conservatoire du littoral, 1972-1978</w:t>
               </w:r>
@@ -1796,503 +1796,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02918993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Planning and the Environmental Impact of Coastal Tourism: The Mission Racine for the Redevelopment of Languedoc-Roussillon’s Littoral</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lubrizol : la catastrophe n'a pas (encore) eu lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terrestres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475411v1</w:t>
+                <w:t xml:space="preserve">halshs-02315974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et environnement : les traces d’une relation à haut risque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'environnementalisme ouvrier ou le syndicalisme émancipé du fordisme. Une approche transnationale dans les années 1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ecopo1.058.0009⟩</w:t>
+              <w:t xml:space="preserve">Cahiers d'histoire du mouvement ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5169/seals-846646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02043314v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02291271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnementalisme ouvrier ou le syndicalisme émancipé du fordisme. Une approche transnationale dans les années 1968</w:t>
+                <w:t xml:space="preserve">Emily Wakild and Michelle K. Berry: A Primer for Teaching Environmental History, Ten Design Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire du mouvement ouvrier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5169/seals-846646⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1-4), pp.141-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-019-00089-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02291271v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Wakild and Michelle K. Berry: A Primer for Teaching Environmental History, Ten Design Principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional Planning and the Environmental Impact of Coastal Tourism: The Mission Racine for the Redevelopment of Languedoc-Roussillon’s Littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41130-019-00089-5⟩</w:t>
+              <w:t xml:space="preserve">Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/h8010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902478v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubrizol : la catastrophe n'a pas (encore) eu lieu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Santé et environnement : les traces d’une relation à haut risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrestres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sur les traces de la santé environnementale, 1 (58), pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecopo1.058.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02315974v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02043314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi la transition environnementale est-elle le nom ? Eléments d’enquête historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mularczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier d'Histoire Immédiate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51, pp.7-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4197,259 +4197,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre et lutter dans un monde toxique : violence environnementale et santé à l'âge du pétrole</w:t>
+                <w:t xml:space="preserve">Le chemin, la rive et l’usine. Faire de l’histoire environnementale avec Geneviève Massard-Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions du Seuil</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.466, 2023, Anthropocène, 978-2-02-151608-1</w:t>
+                <w:t xml:space="preserve">Elsa Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines, 269 p., 2023, Histoire, sciences, techniques, 978-2-35671-875-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04190164v1</w:t>
+                <w:t xml:space="preserve">halshs-04080528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chemin, la rive et l’usine. Faire de l’histoire environnementale avec Geneviève Massard-Guilbaud</w:t>
+                <w:t xml:space="preserve">Vivre et lutter dans un monde toxique : violence environnementale et santé à l'âge du pétrole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.466, 2023, Anthropocène, 978-2-02-151608-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Fournier</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-04080528v1</w:t>
+                <w:t xml:space="preserve">halshs-04190164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire l’histoire environnementale au XXIe siècle : sources, méthodes, pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4968,90 +4968,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire environnementale est un regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renaud Bécot; Elsa Devienne; Patrick Fournier; Stéphane Frioux; Charles-François Mathis; Judith Rainhorn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le chemin, la rive et l’usine. Faire de l’histoire environnementale avec Geneviève Massard-Guilbaud</w:t>
@@ -5203,199 +5203,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04190179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Seveso à Lubrizol : sociétés, travail et santé dans l'ombre des fumées pétrochimiques</w:t>
+                <w:t xml:space="preserve">Quand les territoires devinrent pétroliers : l'enclosure contre la subsistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bécot, Renaud; Le Naour, Gwenola. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud Bécot; Gwenola Le Naour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre et lutter dans un monde toxique : violence environnementale et santé à l'âge du pétrole</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-47, 2023, 978-2-02-151608-1</w:t>
+              <w:t xml:space="preserve">Vivre et lutter dans un monde toxique. Violence environnementale et santé à l'âge du pétrole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.87-110, 2023, 978-2-02-151608-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04190170v1</w:t>
+                <w:t xml:space="preserve">halshs-04190176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les territoires devinrent pétroliers : l'enclosure contre la subsistance</w:t>
+                <w:t xml:space="preserve">De Seveso à Lubrizol : sociétés, travail et santé dans l'ombre des fumées pétrochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Renaud Bécot; Gwenola Le Naour. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bécot, Renaud; Le Naour, Gwenola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre et lutter dans un monde toxique. Violence environnementale et santé à l'âge du pétrole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Seuil, pp.87-110, 2023, 978-2-02-151608-1</w:t>
+              <w:t xml:space="preserve">Vivre et lutter dans un monde toxique : violence environnementale et santé à l'âge du pétrole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-47, 2023, 978-2-02-151608-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04190176v1</w:t>
+                <w:t xml:space="preserve">halshs-04190170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire environnementale au travail. Repères pour une histoire environnementale des mondes du travail</w:t>
               </w:r>
@@ -5607,268 +5607,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03516785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologie politique</w:t>
+                <w:t xml:space="preserve">L’ombre toxique du moustique sur la ville. Hygiénisme municipal, reconstruction urbaine et accommodement aux risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Numa Ducange; Razmig Keucheyan; Stéphanie Roza. </w:t>
+              <w:t xml:space="preserve">Stéphane Frioux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire globale des socialismes, XIXe-XXIe siècle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Une France en transition. Urbanisation, risques environnementaux et horizon écologique dans le second XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, pp.90-116, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03337953v1</w:t>
+                <w:t xml:space="preserve">halshs-02876571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ombre toxique du moustique sur la ville. Hygiénisme municipal, reconstruction urbaine et accommodement aux risques</w:t>
+                <w:t xml:space="preserve">La part industrielle des politiques de l'environnement en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Frioux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une France en transition. Urbanisation, risques environnementaux et horizon écologique dans le second XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Champ Vallon, pp.90-116, 2021</w:t>
+              <w:t xml:space="preserve">Une France en transition : urbanisation, risques environnementaux et horizon écologique dans le second XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, pp.206-216, 2021, L'environnement a une histoire, 979-10-267-0913-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02876571v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03147333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La part industrielle des politiques de l'environnement en France</w:t>
+                <w:t xml:space="preserve">Écologie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphane Frioux. </w:t>
+              <w:t xml:space="preserve">Jean-Numa Ducange; Razmig Keucheyan; Stéphanie Roza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une France en transition : urbanisation, risques environnementaux et horizon écologique dans le second XXe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire globale des socialismes, XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-207, 2021, 978-2-13-082210-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.keuch.2021.01.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03147333v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03337953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fondation du parc national de Port-Cros</w:t>
               </w:r>
@@ -6052,51 +6052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frioux, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une France en transition : urbanisation, risques environnementaux et horizon écologique dans le second XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ Vallon, pp.125-153, 2021</w:t>
@@ -7909,51 +7909,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7900AA6E"/>
+    <w:nsid w:val="37C0D29C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8140,51 +8140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacte-grenoble.fr/membres/renaud-becot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05225864v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.139.0125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318508v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07075332.2025.2574991" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915552v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jehrhe.012.0027" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Trois Cent Cinquante Tonnes Et Des Poussi&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lecomte-M&#233;nah&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.159.0111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;sombes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734023X16702350656915" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zk2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilliere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.109.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Parrinello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caligari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Yrigoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734019X15740974883816" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0181" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.121.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.121.0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mularczyk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2216" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02918993v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.271.0065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475411v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/h8010013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.058.0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-846646" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-019-00089-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315974v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5729" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.262.0017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028883ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.050.0057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pessis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.080.0051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.113.0169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318687v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318698v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#233;ters" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05528352v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/les_natures_du_productivisme-9782348084423" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250743v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bagnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9405/protester-a-rennes-dans-les-annees-1968" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190164v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/vivre-et-lutter-dans-un-monde-toxique-collectif/9782021516081" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080528v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Devienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758032v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164608" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ronsin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190170v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Becot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/chroniques-de-l-europe/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337953v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Histoire_globale_des_socialismes_XIXe-XXIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2021.01.0197" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147333v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146894v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114562v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480766v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Face____la_puissance-9782348057526.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275596v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059757v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275599v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275600v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002258v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104894v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104892v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04148226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660811v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.159.0003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603101v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacte-grenoble.fr/membres/renaud-becot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05225864v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.139.0125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318508v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07075332.2025.2574991" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915552v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jehrhe.012.0027" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Trois Cent Cinquante Tonnes Et Des Poussi&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lecomte-M&#233;nah&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.159.0111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;sombes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734023X16702350656915" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zk2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilliere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.109.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Parrinello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caligari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Yrigoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734019X15740974883816" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0181" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.121.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.121.0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mularczyk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2216" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02918993v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.271.0065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-846646" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902478v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-019-00089-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/h8010013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.058.0009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5729" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.262.0017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028883ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.050.0057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pessis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.080.0051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.113.0169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318687v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318698v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#233;ters" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05528352v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/les_natures_du_productivisme-9782348084423" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250743v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bagnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9405/protester-a-rennes-dans-les-annees-1968" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080528v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Devienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/vivre-et-lutter-dans-un-monde-toxique-collectif/9782021516081" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758032v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164608" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ronsin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190176v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Becot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/chroniques-de-l-europe/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147333v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Histoire_globale_des_socialismes_XIXe-XXIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2021.01.0197" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146894v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114562v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480766v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Face____la_puissance-9782348057526.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275596v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059757v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275599v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275600v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002258v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104894v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104892v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04148226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660811v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.159.0003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603101v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>