--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -369,567 +369,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05318508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des fonctionnaires sous les années Mitterrand. Lutte pour la création d’un CHS au sein d’un bâtiment amianté</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Like a fish in (washed) water. The state, the oil refining industry and the greening of Etang-de-Berre (France), 1957-1994</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vin.159.0111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1b-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jehrhe.012.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04318654v1</w:t>
+                <w:t xml:space="preserve">halshs-04915552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Like a fish in (washed) water. The state, the oil refining industry and the greening of Etang-de-Berre (France), 1957-1994</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La santé des fonctionnaires sous les années Mitterrand. Lutte pour la création d’un CHS au sein d’un bâtiment amianté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.1b-20. </w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (159), pp.111-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jehrhe.012.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.159.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04915552v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04318654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fonctionnaires, victimes silencieuses du travail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ESEH Notepad: The Springtime of Environmental History (France, June 2022): A Concluding Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Marchand</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bésombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.163-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3197/096734023X16702350656915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04180571v1</w:t>
+                <w:t xml:space="preserve">halshs-03980394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESEH Notepad: The Springtime of Environmental History (France, June 2022): A Concluding Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les fonctionnaires, victimes silencieuses du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Bésombes</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3197/096734023X16702350656915⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03980394v1</w:t>
+                <w:t xml:space="preserve">halshs-04180571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une épidémiologie paritaire ? Outils, savoirs et luttes de définitions relatifs à la santé au travail des fonctionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1391,51 +1391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 121 (1), pp.5-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1796,477 +1796,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02918993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubrizol : la catastrophe n'a pas (encore) eu lieu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional Planning and the Environmental Impact of Coastal Tourism: The Mission Racine for the Redevelopment of Languedoc-Roussillon’s Littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrestres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/h8010013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02315974v1</w:t>
+                <w:t xml:space="preserve">hal-03475411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Planning and the Environmental Impact of Coastal Tourism: The Mission Racine for the Redevelopment of Languedoc-Roussillon’s Littoral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Parrinello</w:t>
+                <w:t xml:space="preserve">Santé et environnement : les traces d’une relation à haut risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sur les traces de la santé environnementale, 1 (58), pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecopo1.058.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/h8010013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03475411v1</w:t>
+                <w:t xml:space="preserve">halshs-02043314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et environnement : les traces d’une relation à haut risque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'environnementalisme ouvrier ou le syndicalisme émancipé du fordisme. Une approche transnationale dans les années 1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'histoire du mouvement ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5169/seals-846646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecopo1.058.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02043314v1</w:t>
+                <w:t xml:space="preserve">halshs-02291271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnementalisme ouvrier ou le syndicalisme émancipé du fordisme. Une approche transnationale dans les années 1968</w:t>
+                <w:t xml:space="preserve">Emily Wakild and Michelle K. Berry: A Primer for Teaching Environmental History, Ten Design Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire du mouvement ouvrier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1-4), pp.141-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-019-00089-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5169/seals-846646⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02291271v1</w:t>
+                <w:t xml:space="preserve">hal-02902478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Wakild and Michelle K. Berry: A Primer for Teaching Environmental History, Ten Design Principles</w:t>
+                <w:t xml:space="preserve">Lubrizol : la catastrophe n'a pas (encore) eu lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terrestres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41130-019-00089-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02902478v1</w:t>
+                <w:t xml:space="preserve">halshs-02315974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi la transition environnementale est-elle le nom ? Eléments d’enquête historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3058,90 +3058,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A civil servants working class ? Women from working-class backgrounds' relationships to administrative work and asbestos risk at a time of deindustrialization in Nantes (France), 1972-1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gender, Family and Deindustrialization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Strathclyde, Jun 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3166,103 +3166,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fonction publique immunisée face au risque amiante ? L’Intersyndicale du Tripode (Nantes) et la reconnaissance des préjudices de santé pendant les années Mitterrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rose et les Verts. Une histoire environnementale de Mai 1981 et des « années Mitterrand »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Jun 2021, Paris, France</w:t>
@@ -3291,77 +3291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anxiété au bureau. Usages du préjudice d’anxiété par les (anciens) fonctionnaires du Tripode – Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle prévention secondaire pour les retraités à risque de cancer professionnel ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rispop29, Dec 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3386,77 +3386,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La toxicité par-delà le travail industriel. Circulation transnationale de l’expertise sur l’amiante dans les administrations publiques, 1975 - années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invisibilité de la santé au travail dans le secteur public : une comparaison France / Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Entretiens Jacques Cartier, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3481,77 +3481,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’amiante, le fonctionnaire et l’européanisation de la contre-expertise. Circulations transnationales de savoirs et mobilisations dans la fonction publique d’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Syndicalisme et environnement : approches historiques et sociologiques (XIXe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'histoire sociale, Nov 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3576,103 +3576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’amiante comme problème d’État. Responsabilités publiques, santé au travail et mobilisations dans la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les webinaires de Sciences Po Grenoble – UGA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Grenoble, May 2022, Grenoble, France</w:t>
@@ -3701,103 +3701,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une épidémiologie paritaire ? Luttes de définitions et de savoirs sur les outils de surveillance de la santé dans la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PRATO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Nov 2021, Paris, France</w:t>
@@ -4102,51 +4102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bagnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4326,51 +4326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Devienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4405,51 +4405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire l’histoire environnementale au XXIe siècle : sources, méthodes, pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4949,281 +4949,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protester depuis la périphérie : les luttes ouvrières dans les industries décentralisées. Le cas de la SPLI en Ille-et-Vilaine</w:t>
+                <w:t xml:space="preserve">L'histoire environnementale est un regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Collectif A l'Ouest. </w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud Bécot; Elsa Devienne; Patrick Fournier; Stéphane Frioux; Charles-François Mathis; Judith Rainhorn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protester à Rennes dans les années 1968. Mobilisations et trajectoires biographiques</w:t>
+              <w:t xml:space="preserve">Le chemin, la rive et l’usine. Faire de l’histoire environnementale avec Geneviève Massard-Guilbaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.23-44, 2023, Res publica, 978-2-7535-9240-7</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Histoire, sciences, techniques, 978-2-35671-875-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04190179v1</w:t>
+                <w:t xml:space="preserve">halshs-04080534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire environnementale est un regard</w:t>
+                <w:t xml:space="preserve">Protester depuis la périphérie : les luttes ouvrières dans les industries décentralisées. Le cas de la SPLI en Ille-et-Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Renaud Bécot; Elsa Devienne; Patrick Fournier; Stéphane Frioux; Charles-François Mathis; Judith Rainhorn. </w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif A l'Ouest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le chemin, la rive et l’usine. Faire de l’histoire environnementale avec Geneviève Massard-Guilbaud</w:t>
+              <w:t xml:space="preserve">Protester à Rennes dans les années 1968. Mobilisations et trajectoires biographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-44, 2023, Res publica, 978-2-7535-9240-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses des Mines</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04080534v1</w:t>
+                <w:t xml:space="preserve">halshs-04190179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Seveso à Lubrizol : sociétés, travail et santé dans l'ombre des fumées pétrochimiques</w:t>
               </w:r>
@@ -5607,268 +5607,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03516785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ombre toxique du moustique sur la ville. Hygiénisme municipal, reconstruction urbaine et accommodement aux risques</w:t>
+                <w:t xml:space="preserve">Écologie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphane Frioux. </w:t>
+              <w:t xml:space="preserve">Jean-Numa Ducange; Razmig Keucheyan; Stéphanie Roza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une France en transition. Urbanisation, risques environnementaux et horizon écologique dans le second XXe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire globale des socialismes, XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-207, 2021, 978-2-13-082210-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.keuch.2021.01.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02876571v1</w:t>
+                <w:t xml:space="preserve">halshs-03337953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La part industrielle des politiques de l'environnement en France</w:t>
+                <w:t xml:space="preserve">L’ombre toxique du moustique sur la ville. Hygiénisme municipal, reconstruction urbaine et accommodement aux risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Frioux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une France en transition : urbanisation, risques environnementaux et horizon écologique dans le second XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Champ Vallon, pp.206-216, 2021, L'environnement a une histoire, 979-10-267-0913-8</w:t>
+              <w:t xml:space="preserve">Une France en transition. Urbanisation, risques environnementaux et horizon écologique dans le second XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, pp.90-116, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03147333v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02876571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologie politique</w:t>
+                <w:t xml:space="preserve">La part industrielle des politiques de l'environnement en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Numa Ducange; Razmig Keucheyan; Stéphanie Roza. </w:t>
+              <w:t xml:space="preserve">Stéphane Frioux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire globale des socialismes, XIXe-XXIe siècle</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Une France en transition : urbanisation, risques environnementaux et horizon écologique dans le second XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, pp.206-216, 2021, L'environnement a une histoire, 979-10-267-0913-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/puf.keuch.2021.01.0197⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03337953v1</w:t>
+                <w:t xml:space="preserve">halshs-03147333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fondation du parc national de Port-Cros</w:t>
               </w:r>
@@ -6052,51 +6052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frioux, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une France en transition : urbanisation, risques environnementaux et horizon écologique dans le second XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ Vallon, pp.125-153, 2021</w:t>
@@ -7741,51 +7741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 121 (1), 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7909,51 +7909,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B84B9199"/>
+    <w:nsid w:val="7900AA6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8140,51 +8140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacte-grenoble.fr/membres/renaud-becot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05225864v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.139.0125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318508v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07075332.2025.2574991" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Trois Cent Cinquante Tonnes Et Des Poussi&#232;res" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lecomte-M&#233;nah&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.159.0111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jehrhe.012.0027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;sombes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734023X16702350656915" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zk2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilliere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.109.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Parrinello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caligari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Yrigoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734019X15740974883816" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0181" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.121.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.121.0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mularczyk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2216" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02918993v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.271.0065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/h8010013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.058.0009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291271v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-846646" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-019-00089-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5729" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.262.0017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028883ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.050.0057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pessis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.080.0051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.113.0169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318687v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318698v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#233;ters" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05528352v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/les_natures_du_productivisme-9782348084423" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250743v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bagnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9405/protester-a-rennes-dans-les-annees-1968" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190164v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/vivre-et-lutter-dans-un-monde-toxique-collectif/9782021516081" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080528v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Devienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758032v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164608" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ronsin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190179v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190170v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Becot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/chroniques-de-l-europe/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147333v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Histoire_globale_des_socialismes_XIXe-XXIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2021.01.0197" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146894v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114562v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480766v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Face____la_puissance-9782348057526.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275596v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059757v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275599v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275600v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002258v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104894v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104892v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04148226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660811v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.159.0003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603101v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacte-grenoble.fr/membres/renaud-becot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05225864v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.139.0125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318508v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07075332.2025.2574991" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915552v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jehrhe.012.0027" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Trois Cent Cinquante Tonnes Et Des Poussi&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lecomte-M&#233;nah&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.159.0111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;sombes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734023X16702350656915" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zk2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilliere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.109.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Parrinello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caligari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Yrigoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734019X15740974883816" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0181" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.121.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.121.0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mularczyk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2216" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02918993v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.271.0065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475411v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/h8010013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.058.0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-846646" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-019-00089-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315974v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5729" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.262.0017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028883ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.050.0057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pessis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.080.0051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.113.0169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318687v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318698v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#233;ters" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05528352v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/les_natures_du_productivisme-9782348084423" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250743v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bagnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9405/protester-a-rennes-dans-les-annees-1968" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190164v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/vivre-et-lutter-dans-un-monde-toxique-collectif/9782021516081" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080528v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Devienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758032v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164608" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ronsin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190170v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Becot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/chroniques-de-l-europe/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337953v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Histoire_globale_des_socialismes_XIXe-XXIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2021.01.0197" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147333v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146894v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114562v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480766v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Face____la_puissance-9782348057526.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275596v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059757v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275599v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275600v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002258v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104894v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104892v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04148226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660811v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.159.0003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603101v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>