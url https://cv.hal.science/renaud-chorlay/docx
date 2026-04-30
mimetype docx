--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -715,204 +715,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the papers and posters of TWG12: History in Mathematics Education</w:t>
+                <w:t xml:space="preserve">Investigating the potential of a historical document for task-design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Chorlay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Oller-Marcén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808564v1</w:t>
+                <w:t xml:space="preserve">hal-03748564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the potential of a historical document for task-design</w:t>
+                <w:t xml:space="preserve">Introduction to the papers and posters of TWG12: History in Mathematics Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Chorlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenneke Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Oller-Marcén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748564v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de séances « ordinaires » intégrant l'histoire des sciences. Regards croisés sur quatre pratiques enseignantes en sciences et en mathématiques</w:t>
               </w:r>
@@ -1131,51 +1131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Chorlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bernardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Oler-Marcén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3274,51 +3274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:renaud.chorlay@inspe-paris.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspe-paris.fr/chercheur/chorlay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/renaud-chorlay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ldar.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sphere.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216281v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01434-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663958v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-019-00094-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Hamann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenneke Kr&#252;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Oller-Marc&#233;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bernardes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Oler-Marc&#233;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Clark" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Gosztonyi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezana Lawrence" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Thomas Jankvist" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Clark" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588419v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588417v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Barbin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guichard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moyon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guyot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morice-Singh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57150-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rabouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781209v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Plantevin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://irem.univ-poitiers.fr/colloque2017/Actes.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04216279v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01313726v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flament" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:renaud.chorlay@inspe-paris.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspe-paris.fr/chercheur/chorlay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/renaud-chorlay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ldar.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sphere.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216281v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01434-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663958v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-019-00094-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Hamann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenneke Kr&#252;ger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Oller-Marc&#233;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bernardes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Oler-Marc&#233;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Clark" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Gosztonyi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezana Lawrence" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Thomas Jankvist" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Clark" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588419v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588417v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Barbin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guichard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moyon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guyot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morice-Singh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57150-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rabouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781209v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Plantevin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://irem.univ-poitiers.fr/colloque2017/Actes.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04216279v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01313726v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flament" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>