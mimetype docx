--- v0 (2026-03-26)
+++ v1 (2026-05-19)
@@ -1570,399 +1570,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02276349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a dedicated protocol using a small-voxel PSF reconstruction for head-and-neck 18FDG PET/CT imaging in differentiated thyroid cancer</w:t>
+                <w:t xml:space="preserve">Incidental focal thyroid uptake on 18F-Choline PET-CT: need to rule out thyroid cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ciappuccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Desmonts</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Blanc-Fournier</w:t>
+                <w:t xml:space="preserve">Corinne Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bardet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13550-018-0461-x⟩</w:t>
+              <w:t xml:space="preserve">Endocrine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (3), pp.729-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12020-018-1705-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02106944v1</w:t>
+                <w:t xml:space="preserve">inserm-02099844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F18-choline PET/CT guided surgery in primary hyperparathyroidism when ultrasound and MIBI SPECT/CT are negative or inconclusive: the APACH1 study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elske Quak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Blanchard</w:t>
+                <w:t xml:space="preserve">Benjamin Houdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ciappuccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (4), pp.658 - 666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00259-017-3911-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01856046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidental focal thyroid uptake on 18F-Choline PET-CT: need to rule out thyroid cancer</w:t>
+                <w:t xml:space="preserve">Optimization of a dedicated protocol using a small-voxel PSF reconstruction for head-and-neck 18FDG PET/CT imaging in differentiated thyroid cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ciappuccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Desmonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idlir Licaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Jeanne</w:t>
+                <w:t xml:space="preserve">Cécile Blanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bardet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 62 (3), pp.729-730. </w:t>
+              <w:t xml:space="preserve">EJNMMI Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12020-018-1705-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13550-018-0461-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02099844v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02106944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propranolol 18F-FDG PET/CT: A Noninvasive Approach for Differential Diagnosis of Hibernoma and Liposarcoma</w:t>
               </w:r>
@@ -2238,51 +2238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elske Quak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 100 (1), pp.132-140. </w:t>
@@ -2448,295 +2448,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorafenib increases 18-FDG colic uptake: demonstration in patients with differentiated thyroid cancer</w:t>
+                <w:t xml:space="preserve">Dual-Phase 99mTc Sestamibi Scintigraphy With Neck and Thorax SPECT/CT in Primary Hyperparathyroidism: a Single-Institution Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ciappuccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Trzepla</w:t>
+                <w:t xml:space="preserve">Julia Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Heutte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2191-219X-2-18⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (3), pp.223-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/RLU.0b013e31823362e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358620v1</w:t>
+                <w:t xml:space="preserve">hal-02359024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Phase 99mTc Sestamibi Scintigraphy With Neck and Thorax SPECT/CT in Primary Hyperparathyroidism: a Single-Institution Experience</w:t>
+                <w:t xml:space="preserve">Sorafenib increases 18-FDG colic uptake: demonstration in patients with differentiated thyroid cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ciappuccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Trzepla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Morera</w:t>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pascal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natacha Heutte</w:t>
+                <w:t xml:space="preserve">Marie Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (3), pp.223-228. </w:t>
+              <w:t xml:space="preserve">EJNMMI Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/RLU.0b013e31823362e5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/2191-219X-2-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359024v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postablation 131I scintigraphy with neck and thorax SPECT–CT and stimulated serum thyroglobulin level predict the outcome of patients with differentiated thyroid cancer</w:t>
               </w:r>
@@ -2748,51 +2748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ciappuccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Trzepla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3159,51 +3159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Lamartina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bardet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escande" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05144751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Do Cao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Al Ghuzlan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Drui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101733" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05466286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Quak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasne-Cardon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cavarec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lireux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Bastit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoto.2024.1421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04552345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leboulleux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Zerdoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Attard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bournaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-23-0046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04639457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Weyts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ciappuccini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lasnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13091626" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-022-05800-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Saguet-Rysanek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giffard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dorbeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab563" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasne Cardon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12902-020-00667-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-07269-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03284393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-020-02411-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02276349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Edet-Sanson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gauth&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000002559" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02106944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desmonts" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc-Fournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-018-0461-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houdu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-017-3911-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02099844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jeanne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-018-1705-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aide" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000001830" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01625102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellot&#8208;barakat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monpeyssen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Michels" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0293" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rame" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-1199" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hardouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-14-0192" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Trzepla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-219X-2-18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pascal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0b013e31823362e5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-11-0156" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cochet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boichot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.rli.0000263184.19773.aa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Lamartina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bardet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escande" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05144751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Do Cao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Al Ghuzlan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Drui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101733" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05466286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Quak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasne-Cardon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cavarec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lireux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Bastit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoto.2024.1421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04552345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leboulleux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Zerdoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Attard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bournaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-23-0046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04639457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Weyts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ciappuccini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lasnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13091626" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-022-05800-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Saguet-Rysanek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giffard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dorbeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab563" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasne Cardon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12902-020-00667-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-07269-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03284393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-020-02411-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02276349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Edet-Sanson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gauth&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000002559" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02099844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jeanne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-018-1705-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856046v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houdu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-017-3911-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02106944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desmonts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc-Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-018-0461-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aide" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000001830" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01625102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellot&#8208;barakat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monpeyssen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Michels" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0293" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rame" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-1199" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hardouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-14-0192" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pascal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0b013e31823362e5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358620v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Trzepla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-219X-2-18" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-11-0156" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cochet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boichot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.rli.0000263184.19773.aa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>