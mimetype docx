--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -100,486 +100,486 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanche precursor behavior during cyclic-tilting experiments</w:t>
+                <w:t xml:space="preserve">Granular flows bounded by flat frictional surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
+                <w:t xml:space="preserve">Y. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Oger</w:t>
+                <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Delannay</w:t>
+                <w:t xml:space="preserve">R. Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (1), pp.015419. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (11), pp.114301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/b262-33z7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/h4cq-jgvv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221998v1</w:t>
+                <w:t xml:space="preserve">hal-05401417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical analysis and inverse methods applied to archaeological FIRE replications on ATACAMA desert soils, northern Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Canot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogero M Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 67 (3), pp.625-641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/arcm.13030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasiperiodic compaction events in a two-dimensional frictional model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Avalanche precursor behavior during cyclic-tilting experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (2), pp.025415. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/t2hv-99dt⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.015419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/b262-33z7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245072v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular flows bounded by flat frictional surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasiperiodic compaction events in a two-dimensional frictional model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Delannay</w:t>
+                <w:t xml:space="preserve">Sean Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (11), pp.114301. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (2), pp.025415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/h4cq-jgvv⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/t2hv-99dt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05401417v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth influence of the top surface fabrication of a bead packing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (5), pp.054906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -639,77 +639,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James T. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 935, pp.-A41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -756,64 +756,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular surface flows confined between flat, frictional walls. Part 1. Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boltenhagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -873,64 +873,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dissipation in rapid-gravitational granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 249, pp.03046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -977,64 +977,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidewall friction in confined surface flows of granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 249, pp.03024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1094,64 +1094,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siet van den Wildenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1228,64 +1228,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1319,90 +1319,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic behavior of humid granular avalanches: optical measurements to characterize the precursor activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude El Tannoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1466,64 +1466,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed confined granular flows down smooth inclines: scaling and wall friction laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (4), pp.82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1551,785 +1551,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion and deposition processes in surface granular flows</w:t>
+                <w:t xml:space="preserve">High speed confined granular flows down inclined: numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Trinh</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Velotiana Jean-Luc Ralaiarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.042904⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.03081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714003081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623447v1</w:t>
+                <w:t xml:space="preserve">hal-01580442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of high speed granular flows down inclines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joris Heyman</w:t>
+                <w:t xml:space="preserve">Erosion and deposition processes in surface granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boltenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714003057⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.042904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580443v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular and particle-laden flows: from laboratory experiments to field observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of high speed granular flows down inclines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boltenhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/50/5/053001⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.03057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714003057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481019v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined granular flows on a heap: from simulations to experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Granular and particle-laden flows: from laboratory experiments to field observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boltenhagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (5), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/50/5/053001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714003067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01580448v1</w:t>
+                <w:t xml:space="preserve">hal-01481019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressibility regularizes the μ(I)-rheology for dense granular flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Confined granular flows on a heap: from simulations to experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve Tabuteau</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boltenhagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140 (1), pp.03067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714003067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01623518v1</w:t>
+                <w:t xml:space="preserve">hal-01580448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed confined granular flows down inclined: numerical simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Compressibility regularizes the μ(I)-rheology for dense granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brodu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Delannay</w:t>
+                <w:t xml:space="preserve">Herve Tabuteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 140, pp.03081. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 830, pp.553-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714003081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580442v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective thermal conductivity of a wet porous medium – Presence of hysteresis when modeling the spatial water distribution for the pendular regimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Canot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2441,51 +2441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhadji Mama Guène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 468, pp.193-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2519,77 +2519,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New patterns in high-speed granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2636,51 +2636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precursors and triggering mechanisms of granular avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duranteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2753,77 +2753,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular flows on a dissipative base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yves Louge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2870,77 +2870,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow granular flows down flat frictional channels : Steady flows and longitudinal vortices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (2), pp.022202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3000,51 +3000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Graner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3104,51 +3104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of rearrangements during inclination of granular packings: the avalanche precursor regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3234,51 +3234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Canot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Javier March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85, pp.1390-1414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3363,51 +3363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3497,51 +3497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (08), pp.P08003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3735,51 +3735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 85 (5), pp.58004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3813,51 +3813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of granular entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3865,51 +3865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (3), pp.31301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3956,64 +3956,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear Instabilities in Bidisperse Granular Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1145, pp.583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4073,51 +4073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Male</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 387 (7), pp.1713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4176,51 +4176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of confined granular flows: scale invariance, glass transition, and friction weakening.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4323,51 +4323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Yu. Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4427,90 +4427,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a crack is oriented by a magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boltenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4570,51 +4570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Male</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 387 (14), pp.3384-3398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4686,51 +4686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (2), pp.230-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4770,2434 +4770,2434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling of a single foam film under slipping</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">1/fα noise in the fluctuations of the spectra of tridiagonal random matrices from the beta-Hermite ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Male</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Le Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.04.036⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (4), pp.042101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.042101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652280v1</w:t>
+                <w:t xml:space="preserve">hal-00905631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fixed-trace β-Hermite ensemble of random matrices and the low temperature distribution of the determinant of an N × N β-Hermite matrix</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards a theoretical picture of dense granular flows down inclines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/40/7/009⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (2), pp.99-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat1813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00906008v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density inversion in rapid granular flows: the supported regime.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Swelling of a single foam film under slipping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Terriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/e2007-00010-5⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 304 (1-3), pp.72-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905975v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearest-neighbour spacing distributions of the β-Hermite ensemble of random matrices</w:t>
+                <w:t xml:space="preserve">The fixed-trace β-Hermite ensemble of random matrices and the low temperature distribution of the determinant of an N × N β-Hermite matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.PHYSA.2007.04.057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.1561-1584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/40/7/009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906002v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Growth Law for Bubbles in a Moderately ''Wet'' 3D Liquid Foam</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Density inversion in rapid granular flows: the supported regime.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. T. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 99 (5), pp.58304. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (1), pp.17-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.99.058304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/e2007-00010-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905776v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence of stationary states during granular compaction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nearest-neighbour spacing distributions of the β-Hermite ensemble of random matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Le Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Male</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the european physical journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/e2007-00017-x⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 383 (2), pp.190-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PHYSA.2007.04.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123966v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1/fα noise in the fluctuations of the spectra of tridiagonal random matrices from the beta-Hermite ensemble</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental Growth Law for Bubbles in a Moderately ''Wet'' 3D Liquid Foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajmund Mokso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.042101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (5), pp.58304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.99.058304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905631v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a theoretical picture of dense granular flows down inclines.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the existence of stationary states during granular compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (2), pp.99-108. </w:t>
+              <w:t xml:space="preserve">the european physical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (3), pp.249-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat1813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/e2007-00017-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906026v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of flow destabilization in a 2D bidisperse foam.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of two-dimensional, monodisperse, frictional-collisional granular flows down an inclined chute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Poloni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Weitao Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73, pp.011505. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (12), pp.123302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.73.011505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2405844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009454v1</w:t>
+                <w:t xml:space="preserve">hal-01123967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of two-dimensional, monodisperse, frictional-collisional granular flows down an inclined chute</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence of flow destabilization in a 2D bidisperse foam.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weitao Bi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Celine Poloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18 (12), pp.123302. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.011505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2405844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.73.011505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123967v1</w:t>
+                <w:t xml:space="preserve">hal-00009454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two- and three-dimensional confined granular chute flows: experimental and numerical results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dissipative flows of 2D foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/24/006⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (1), pp.55-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2004-10154-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127765v1</w:t>
+                <w:t xml:space="preserve">hal-01127761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental compaction of anisotropic granular media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Ribière</w:t>
+                <w:t xml:space="preserve">Two- and three-dimensional confined granular chute flows: experimental and numerical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weitao Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Delannay</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the european physical journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 16 (4), pp.415-420. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (24), pp.2457-2480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2004-10096-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/24/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127770v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rare events on out of equilibrium relaxation</w:t>
+                <w:t xml:space="preserve">Experimental compaction of anisotropic granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ribière</w:t>
+                <w:t xml:space="preserve">P. Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.268001⟩</w:t>
+              <w:t xml:space="preserve">the european physical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (4), pp.415-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2004-10096-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016063v1</w:t>
+                <w:t xml:space="preserve">hal-01127770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Investigations on Organic Foam Films Using Neutron and Synchrotron Radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of rare events on out of equilibrium relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janine Etrillard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Renault</w:t>
+                <w:t xml:space="preserve">Masahiro Toiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la0477338⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95, pp.268001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.268001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01127762v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of convection in the compaction mechanisms of anisotropic granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (1), pp.011304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.011304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01127766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow compaction of granular systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In Situ Investigations on Organic Foam Films Using Neutron and Synchrotron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Etrillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique A. V. Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/24/024⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (6), pp.2229-2234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0477338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127763v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow relaxation and compaction of granular systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Richard</w:t>
+                <w:t xml:space="preserve">Slow compaction of granular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Nicodemi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">P Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 4 (2), pp.121-128. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (24), pp.2743-2754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat1300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/24/024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123907v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of relevant physical parameters from 3D images of foams obtained by X-ray tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Slow relaxation and compaction of granular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Nicodemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 263 (1-3), pp.295-302. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (2), pp.121-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat1300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127655v1</w:t>
+                <w:t xml:space="preserve">hal-01123907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative flows of 2D foams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Extraction of relevant physical parameters from 3D images of foams obtained by X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Graner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal E</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 263 (1-3), pp.295-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2004-10154-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01127761v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The growth of a Super Stable Heap: An experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 68 (4), pp.515-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7257,51 +7257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 65 (5), pp.726-732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7347,64 +7347,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical transition induced by large bubbles in two-dimensional foam flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67 (3), pp.031501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7464,64 +7464,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 10 (4), pp.387-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7580,51 +7580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distributions of the determinant of fixed-trace ensembles of real-symmetric and of Hermitian random matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 36 (38), pp.9885-9898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7696,51 +7696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Losert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7817,90 +7817,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional inclined chute flows: Transverse motion and segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 68 (5), pp.051303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7934,51 +7934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact densities of states of fixed trace ensembles of random matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8089,51 +8089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 50 (5), pp.587-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8179,51 +8179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of the determinant of a random real-symmetric matrix from the Gaussian orthogonal ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8283,51 +8283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some consequences of exchangeability in random-matrix theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 59 (6), pp.6281-6285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8387,51 +8387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Parfait-Pignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 4 (4), pp.499-511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8503,51 +8503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helio Pedro Amaral Souto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8606,51 +8606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple soluble model of discrete sequential fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8735,51 +8735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topologiacl Models of 2D Fractal Cellular Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 5 (11), pp.1417-1429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8807,290 +8807,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00247147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact two-cell correlations in random cellular structures generated from a 2D Ising ferromagnet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Topological Characteristics of 2D Cellular Structures Generated by Fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Khatun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0378-4371(94)90133-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 73 (11), pp.1553-1556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.73.1553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127696v1</w:t>
+                <w:t xml:space="preserve">hal-01127654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Characteristics of 2D Cellular Structures Generated by Fragmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exact two-cell correlations in random cellular structures generated from a 2D Ising ferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khatun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 212 (1-2), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0378-4371(94)90133-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.73.1553⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01127654v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The administrative divisions of mainland France as 2D random cellular structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3 (8), pp.1777-1800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9137,51 +9137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORRELATIONS IN TOPOLOGICAL MODELS OF 2D-RANDOM CELLULAR STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 26 (16), pp.3931-3954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9232,51 +9232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Prevors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9340,77 +9340,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random cellular structures generated from a 2D Ising ferromagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khatun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 25 (23), pp.6193-6210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9456,51 +9456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAYLOR DISPERSION IN A TREE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M Adler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9596,64 +9596,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Sadah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder and Grains 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Goa, France. pp.03008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9687,77 +9687,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust experimental study of avalanche precursory events based on reproducible cycles of grain packing destabilizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and grains 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.03023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9804,51 +9804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la durée de fonctionnement d’un foyer préhistorique à partir de la mesure d’une zone altérée : méthodes et difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Javier March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Canot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9899,51 +9899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de forces capillaires entre grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Canot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop final du GDR Transport Solide Naturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9968,51 +9968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precursors and triggering mechanisms of granular avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duranteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10089,51 +10089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reorganization of liquid menisci between solid grains during evaporation/condensation of water in a wet porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Canot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10184,64 +10184,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion and deposition processes on an inclined granular bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMC 2015 9th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10260,869 +10260,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective thermal conductivity of a wet porous medium – presence of hysteresis when modeling the spatial water distribution for the pendular regime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Précurseurs d'avalanches granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ramiro March</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duranteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Int. Conf. on Thermal Engineering (ICTEA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hasnaoui, M. and Saghir, M. Z., May 2014, Marrakesh, Morocco. pp.4</w:t>
+              <w:t xml:space="preserve">Rencontre annuelle GDR Transnat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandre Valance; Alain Crave, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095522v1</w:t>
+                <w:t xml:space="preserve">hal-01123970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Patterns in High-Speed Granular Flows, or How Supported Regimes Could Explain Frictional Velocity-Weakening in Landslides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effective thermal conductivity of a wet porous medium – presence of hysteresis when modeling the spatial water distribution for the pendular regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Canot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Richard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Muhieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geological Union, Dec 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Seventh Int. Conf. on Thermal Engineering (ICTEA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hasnaoui, M. and Saghir, M. Z., May 2014, Marrakesh, Morocco. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126766v1</w:t>
+                <w:t xml:space="preserve">hal-01095522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion and deposition processes on an inclined granular bed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">New Patterns in High-Speed Granular Flows, or How Supported Regimes Could Explain Frictional Velocity-Weakening in Landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Delannay</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Granular Media Across Scales (MGMAS2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Massachusetts Institute of Technology (Boston) and MiDi Network (Montpellier), Jul 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geological Union, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126762v1</w:t>
+                <w:t xml:space="preserve">hal-01126766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précurseurs d'avalanches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Erosion and deposition processes on an inclined granular bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du GDR TransNat : Processus déclencheurs du transport solides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Modeling Granular Media Across Scales (MGMAS2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Massachusetts Institute of Technology (Boston) and MiDi Network (Montpellier), Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913036v1</w:t>
+                <w:t xml:space="preserve">hal-01126762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow granular flows on a geotextile embedded with fiber Bragg gratings from microstrain measurements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Précurseurs d'avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Granular Media Across Scales (MGMAS2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontre du GDR TransNat : Processus déclencheurs du transport solides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185919v1</w:t>
+                <w:t xml:space="preserve">hal-00913036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New patterns in high-speed granular flows.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Shallow granular flows on a geotextile embedded with fiber Bragg gratings from microstrain measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yves Louge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Richard</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Granular Media Across Scales (MGMAS2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Massachusetts Institute of Technology (Boston) and MiDi Network (Montpellier), Jul 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126756v1</w:t>
+                <w:t xml:space="preserve">hal-01185919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précurseurs d'avalanches granulaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New patterns in high-speed granular flows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Duranteau</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre annuelle GDR Transnat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexandre Valance; Alain Crave, Nov 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Modeling Granular Media Across Scales (MGMAS2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Massachusetts Institute of Technology (Boston) and MiDi Network (Montpellier), Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123970v1</w:t>
+                <w:t xml:space="preserve">hal-01126756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular flows confined between flat, frictional walls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transfert de chaleur dans un milieu poreux : cas où la conductivité thermique dépend de manière fortement non-linéaire du taux d'humidité présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Canot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IMA Conference on Dense Granular Flows, Isaac Newton Institute for Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop HYDRINV : rencontre des 7-8 février 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995206v1</w:t>
+                <w:t xml:space="preserve">hal-00908611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Laloy and Massard model: improvements and limitations. How numerics help us in making better and useful experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Canot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Agustin Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11186,51 +11173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crucial influence of the surface features of grains on the precursors of granular avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duranteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11275,727 +11262,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and behaviors of granular flows: simulations at the grain level and scaling laws</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Granular flows confined between flat, frictional walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">2nd IMA Conference on Dense Granular Flows, Isaac Newton Institute for Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185920v1</w:t>
+                <w:t xml:space="preserve">hal-00995206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des écoulements granulaires gravitaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structure and behaviors of granular flows: simulations at the grain level and scaling laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère école du GDR EGRIN (Ecoulements Gravitaires et RIsques Naturels)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Nouan-le-Fuzelier, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995183v1</w:t>
+                <w:t xml:space="preserve">hal-01185920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A burning question: how transfer processes in soils can enlighten archaeological fires?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation des écoulements granulaires gravitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Édouard Canot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du projet CÈDRE MODNUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Beyrouth, Lebanon</w:t>
+              <w:t xml:space="preserve">1ère école du GDR EGRIN (Ecoulements Gravitaires et RIsques Naturels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908618v1</w:t>
+                <w:t xml:space="preserve">hal-00995183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">acoustic probing of elasticity in the bulk of tilted granular layers-precursors of avalanches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A burning question: how transfer processes in soils can enlighten archaeological fires?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Richard</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Javier March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Canot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOUSTIS 2013 NEW DELHI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Colloque final du projet CÈDRE MODNUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123964v1</w:t>
+                <w:t xml:space="preserve">hal-00908618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of avalanche precursors by acoustic probing in the bulk of tilted granular layers</w:t>
+                <w:t xml:space="preserve">acoustic probing of elasticity in the bulk of tilted granular layers-precursors of avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duranteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zaitsev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POWDERS AND GRAINS 2013: Proceedings of the 7th International Conference on Micromechanics of Granular Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACOUSTIS 2013 NEW DELHI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845755v1</w:t>
+                <w:t xml:space="preserve">hal-01123964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong non-linear behavior of the effective thermal conductivity during heating of a wet porous medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification of avalanche precursors by acoustic probing in the bulk of tilted granular layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duranteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Zaitsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ramiro Javier March</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NASCA13 - Numerical Analysis and Scientific Computation with Applications - 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">POWDERS AND GRAINS 2013: Proceedings of the 7th International Conference on Micromechanics of Granular Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Sydney, Australia. pp.650-653, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4812015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907559v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New regimes and phase transitions in channeled granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IMA Conference on Dense Granular Flows, Isaac Newton Institute for Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12014,152 +11988,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de chaleur dans un milieu poreux : cas où la conductivité thermique dépend de manière fortement non-linéaire du taux d'humidité présent</w:t>
+                <w:t xml:space="preserve">Strong non-linear behavior of the effective thermal conductivity during heating of a wet porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Canot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Muhieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Javier March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop HYDRINV : rencontre des 7-8 février 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">NASCA13 - Numerical Analysis and Scientific Computation with Applications - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMPA "Laboratory of Pure and Applied Mathematics" - Engineering School EIL Côte d'Opale, Jun 2013, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908611v1</w:t>
+                <w:t xml:space="preserve">hal-00907559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary flows and supported steady states for channeled granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12197,90 +12197,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transition for granular flows down inclined channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR TransNat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12318,51 +12318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precursors of granular avalanches: Influence of the system size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duranteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12426,51 +12426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précurseurs d'avalanches : Influence cruciale de l'état de surface des grains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duranteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12521,51 +12521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les milieux granulaires : un exemple de système complexe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collège de Recherche Hubert Curien, Antenne de Bretagne de l'ENS Cachan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12584,735 +12584,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting boundary condition effects for granular matter flows with numerical simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Précurseurs d'avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.1835</w:t>
+              <w:t xml:space="preserve">rencontre du GDR Transnat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185922v1</w:t>
+                <w:t xml:space="preserve">hal-00995191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined granular materials: stability, chute flows and grain motion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rheology of Confined Granular Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPG Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Applied mathematics and MCND Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of mathematics, Manchester University, Oct 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706769v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of grains flowing down frictional planes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Highlighting boundary condition effects for granular matter flows with numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 Interdisciplinary Summer School: Granular Flows : From Simulations to Astrophysical Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, College Park, United States</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.1835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185921v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanche precursors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Confined granular materials: stability, chute flows and grain motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Summer School: Granular Flows : From Simulations to Astrophysical Application, University of Maryland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, College Park,, United States</w:t>
+              <w:t xml:space="preserve">DPG Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995188v1</w:t>
+                <w:t xml:space="preserve">hal-00706769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précurseurs d'avalanches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of grains flowing down frictional planes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">rencontre du GDR Transnat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">2011 Interdisciplinary Summer School: Granular Flows : From Simulations to Astrophysical Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, College Park, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995191v1</w:t>
+                <w:t xml:space="preserve">hal-01185921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of Confined Granular Flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Avalanche precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied mathematics and MCND Seminar Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, School of mathematics, Manchester University, Oct 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Summer School: Granular Flows : From Simulations to Astrophysical Application, University of Maryland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, College Park,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123969v1</w:t>
+                <w:t xml:space="preserve">hal-00995188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of confined granular flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Précurseurs d'avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUTM-ISIMM symposium on mathematical modeling and physical instances of granular flows</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">réunion annuelle du GDR Transnat (Transport Naturel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Mont Saint-Michel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994712v1</w:t>
+                <w:t xml:space="preserve">hal-00995208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précurseurs d'avalanches</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rheology of confined granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yves Louge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">réunion annuelle du GDR Transnat (Transport Naturel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AUTM-ISIMM symposium on mathematical modeling and physical instances of granular flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Reggio Calabria, Italy. pp.79-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3435423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995208v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leidenfrost Granular Flows</w:t>
               </w:r>
@@ -13324,51 +13324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traffic and Granular Flow '07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. pp.565-576, </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13414,51 +13414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques complexes dans les matériaux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National des systèmes complexes " Vers une science et ingénierie des systèmes complexes "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13483,51 +13483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping Histogram method for testing Edward's Statistical Mechanics of Powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13535,51 +13535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POWDERS AND GRAINS 2009: PROCEEDINGS OF THE 6TH INTERNATIONAL CONFERENCE ON MICROMECHANICS OF GRANULAR MEDIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Golden, CO, United States. pp.465-468, </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13626,77 +13626,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of Confined Granular Flows : from Gas to Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yves Louge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13743,64 +13743,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin-Helmholtz like Instability in granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop : "Pattern formation in particle systems" Complexity Science, Warwick University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13825,51 +13825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote conference : Rheology of confined granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DeGennesDays Granular Matter Satellite Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13894,77 +13894,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How sidewalls influence granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14047,77 +14047,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of avalanche precursory events based on reproducible cycles of grain packing destabilizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la matière condensée 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Rennes, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14168,64 +14168,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siet van den Wildenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14280,64 +14280,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High speed confined granular flows down inclines: numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, VIENNA, Australia. 20, pp.218 - 228, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14375,90 +14375,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triggering mechanism of the wet granular avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude El Tannoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-14310-1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14496,51 +14496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid menisci equilibrium in a wet granular medium in pendular regime – Cohesive strength estimation for random smooth spheres packings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Canot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condensed Matter in Groningen (CMD26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Groningue, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14565,51 +14565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evidence of Aging and Memory Effects in Inclined 3D Granular Packings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14673,64 +14673,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear Instabilities in Bidisperse Granular Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14768,64 +14768,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités d'écoulements granulaires bidisperses en cisaillement sur un plan incliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Rencontre du Non Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14863,64 +14863,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear instabilities in bidisperse granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Guillermic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15003,51 +15003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mousses liquides, évolution par diffusion gazeuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15115,77 +15115,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Aste, T. Di Matteo et A. Tordesillas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular and Complex Materials,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific Publishing, pp.245, 2007</w:t>
@@ -15285,51 +15285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15405,64 +15405,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYSICAL ANALYSIS AND INVERSE METHODS APPLIED TO ARCHAEOLOGICAL FIRE REPLICATIONS ON ATACAMA DESERT SOILS, NORTHERN CHILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Canot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogero M Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -15484,77 +15484,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New patterns in high-speed granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15585,103 +15585,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the existence of stationary states during granular compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15751,51 +15751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15817,90 +15817,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental compaction of anisotropic granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15918,90 +15918,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of convection in the compaction mechanisms of anisotropic granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16032,51 +16032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative flows of 2D foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16133,51 +16133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16253,51 +16253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Canot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Institut de Physique de Rennes. 2024, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16345,51 +16345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Canot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Javier March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16454,51 +16454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective thermal conductivity of a wet porous medium – Presence of hysteresis when modeling the spatial water distribution for the pendular regime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Canot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16728,51 +16728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Oger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/b262-33z7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717063v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Canot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero M Santoro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13030" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcnamara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/t2hv-99dt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401417v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delannay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h4cq-jgvv" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886192v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054906" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Neveu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Larcher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Jenkins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.51" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640642v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boltenhagen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajuan Zhu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siet van den Wildenberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042905" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01057-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825012v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude El Tannoury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ippolito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.022902" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01053-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01623447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trinh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.042904" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003057" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/5/053001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01623518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tabuteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.612" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580442v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velotiana Jean-Luc Ralaiarisoa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003081" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Canot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Mansour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Muhieddine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro March" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032950" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mancini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Mama Gu&#232;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.12.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.109" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duranteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yves Louge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lancelot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arti&#232;res" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.022204" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.022202" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Graner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/99/48003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/04/P04013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540366v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4CK00HSH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zaitsev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/11/P11023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497108v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faisant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/08/P08003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajmund Mokso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Glazier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.248304" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/85/58004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664479v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.80.031301" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179994" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Male" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2007.10.072" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-153KQSJ7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673366v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.248002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341128v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Zaitsev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.021402" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673374v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Male" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PHYSA.2008.02.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD25D2CP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674395v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taberlet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2007.04.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV71RC6L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hardy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terriac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.04.036" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M3QFRMC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/7/009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G3B2TBL2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Jenkins" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00010-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3ZX7TR8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906002v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PHYSA.2007.04.057" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905776v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.99.058304" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bideau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00017-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905631v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.042101" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906026v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1813" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poloni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.011505" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123967v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weitao Bi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405844" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127765v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/24/006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10096-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016063v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bideau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Toiya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.268001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127762v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Etrillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A. V. Axelos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0477338" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D5S7JW3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127766v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.011304" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ribi&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Philippe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/24/024" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123907v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Nicodemi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127655v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.01.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB4VJ7JR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127761v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cantat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10154-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127759v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Taberlet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Henry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10228-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123933v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kern" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10169-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FRTX069T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127735v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.031501" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127736v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khidas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2002-10123-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPWVL0RP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127738v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/38/306" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C2D72558A669F09BA13216CAC7C71D9EA066E2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123930v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Losert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pasini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.264301" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127739v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.051303" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127732v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/14/302" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D204D8AC6FC3F13A1F65C90157D954E18E7BB89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Schliecker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Messager" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00310-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WD3C9KCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127733v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.1526" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127731v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ca&#235;r" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.59.6281" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parfait-Pignol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050407" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B969525603AF56D454ACE9AB1AE7D6215E6CF8B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127699v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helio Pedro Amaral Souto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(96)00518-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MGCVV4V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127698v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Botet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/29/21/005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6FA99CA29B30ADC233C22249A2CE04031F72E28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247147v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995207" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127696v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ito" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khatun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(94)90133-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBVG69LF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127654v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.73.1553" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246831v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993215" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123935v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123924v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prevors" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Auriault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.858751" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127695v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/25/23/017" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/583E32E201E969A03A25872F29B86994D4B68352/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127693v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M Adler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401947v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Sadah" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mahe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534003008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987121v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903023" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02147338v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398357v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185915v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245726v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185918v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Trinh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095522v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126766v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126762v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913036v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185919v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126756v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123970v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995206v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908629v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Agustin Cordero" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906201v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185920v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995183v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908618v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123964v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00845755v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812015" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907559v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995205v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908611v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933414v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933401v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933355v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933353v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914407v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185922v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brodu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706769v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185921v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995188v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995191v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123969v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994712v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435423" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995208v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994713v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77074-9_61" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q640MPBZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668777v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669413v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179963" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668871v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179972" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717649v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995194v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909257v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#225;nchez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388597v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02528054v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangeney" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374603v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768345v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398312v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995202v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128359v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980628v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980634v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie Guillermic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123963v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967095v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lomin&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437625v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Grand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasquereau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078646v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01072040v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128212v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134104v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004376v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003870v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007608v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002971v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Henry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245758v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147992v3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096806v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delannay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h4cq-jgvv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717063v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Canot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero M Santoro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13030" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Oger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/b262-33z7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcnamara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/t2hv-99dt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886192v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054906" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Neveu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Larcher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Jenkins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.51" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640642v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boltenhagen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajuan Zhu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siet van den Wildenberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042905" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01057-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825012v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude El Tannoury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ippolito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.022902" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01053-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velotiana Jean-Luc Ralaiarisoa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01623447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trinh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.042904" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/5/053001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003067" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01623518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tabuteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.612" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Canot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Mansour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Muhieddine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro March" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032950" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mancini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Mama Gu&#232;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.12.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.109" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duranteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yves Louge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lancelot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arti&#232;res" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.022204" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.022202" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Graner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/99/48003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/04/P04013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540366v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4CK00HSH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zaitsev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/11/P11023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497108v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faisant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/08/P08003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajmund Mokso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Glazier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.248304" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/85/58004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664479v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.80.031301" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179994" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Male" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2007.10.072" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-153KQSJ7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673366v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.248002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341128v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Zaitsev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.021402" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673374v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Male" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PHYSA.2008.02.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD25D2CP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674395v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taberlet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2007.04.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV71RC6L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905631v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.042101" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1813" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hardy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terriac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.04.036" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M3QFRMC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906008v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/7/009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G3B2TBL2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905975v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Jenkins" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00010-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3ZX7TR8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906002v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PHYSA.2007.04.057" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.99.058304" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123966v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bideau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00017-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123967v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weitao Bi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405844" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poloni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.011505" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127761v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cantat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10154-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127765v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/24/006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127770v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10096-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016063v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bideau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Toiya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.268001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127766v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.011304" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127762v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Etrillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A. V. Axelos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0477338" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D5S7JW3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127763v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ribi&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Philippe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/24/024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Nicodemi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1300" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127655v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.01.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB4VJ7JR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127759v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Taberlet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Henry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10228-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123933v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kern" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10169-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FRTX069T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127735v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.031501" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127736v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khidas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2002-10123-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPWVL0RP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127738v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/38/306" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C2D72558A669F09BA13216CAC7C71D9EA066E2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123930v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Losert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pasini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.264301" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127739v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.051303" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127732v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/14/302" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D204D8AC6FC3F13A1F65C90157D954E18E7BB89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Schliecker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Messager" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00310-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WD3C9KCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127733v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.1526" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127731v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ca&#235;r" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.59.6281" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parfait-Pignol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050407" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B969525603AF56D454ACE9AB1AE7D6215E6CF8B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127699v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helio Pedro Amaral Souto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(96)00518-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MGCVV4V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127698v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Botet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/29/21/005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6FA99CA29B30ADC233C22249A2CE04031F72E28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247147v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995207" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127654v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.73.1553" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127696v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ito" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khatun" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(94)90133-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBVG69LF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246831v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993215" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123935v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123924v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prevors" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Auriault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.858751" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127695v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/25/23/017" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/583E32E201E969A03A25872F29B86994D4B68352/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127693v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M Adler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401947v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Sadah" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mahe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534003008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987121v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903023" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02147338v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398357v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185915v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245726v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185918v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Trinh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123970v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095522v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126766v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126762v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913036v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185919v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126756v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908611v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908629v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Agustin Cordero" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906201v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995206v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185920v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995183v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908618v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123964v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00845755v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995205v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907559v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933414v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933401v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933355v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933353v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914407v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995191v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123969v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185922v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brodu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706769v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185921v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995188v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995208v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994712v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435423" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994713v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77074-9_61" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q640MPBZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668777v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669413v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179963" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668871v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179972" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717649v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995194v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909257v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#225;nchez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388597v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02528054v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangeney" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374603v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768345v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398312v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995202v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128359v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980628v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980634v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie Guillermic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123963v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967095v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lomin&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437625v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Grand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasquereau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078646v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01072040v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128212v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134104v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004376v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003870v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007608v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002971v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Henry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245758v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147992v3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096806v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>