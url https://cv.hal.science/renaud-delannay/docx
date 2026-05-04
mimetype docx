--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -607,274 +607,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886192v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular surface flows confined between flat, frictional walls. Part 1. Kinematics</w:t>
+                <w:t xml:space="preserve">Particle segregation in inclined high-speed granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Richard</w:t>
+                <w:t xml:space="preserve">Aurélien Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James T. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boltenhagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 940, pp.A30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.245⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 935, pp.-A41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640642v2</w:t>
+                <w:t xml:space="preserve">hal-03592588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle segregation in inclined high-speed granular flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Granular surface flows confined between flat, frictional walls. Part 1. Kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Larcher</w:t>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James T. Jenkins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Valance</w:t>
+                <w:t xml:space="preserve">Philippe Boltenhagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 935, pp.-A41. </w:t>
+              <w:t xml:space="preserve">, 2022, 940, pp.A30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592588v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dissipation in rapid-gravitational granular flows</w:t>
               </w:r>
@@ -964,51 +964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidewall friction in confined surface flows of granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1202,51 +1202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of lateral confinement on granular flows: comparison between shear-driven and gravity-driven flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1570,51 +1570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion and deposition processes in surface granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boltenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1687,51 +1687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of high speed granular flows down inclines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boltenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1843,51 +1843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (5), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1921,90 +1921,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined granular flows on a heap: from simulations to experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boltenhagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 140 (1), pp.03067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2558,51 +2558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 769, pp.218-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2883,51 +2883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow granular flows down flat frictional channels : Steady flows and longitudinal vortices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3350,51 +3350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3471,51 +3471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrically induced tunable cohesion in granular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,51 +3826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of granular entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4163,51 +4163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of confined granular flows: scale invariance, glass transition, and friction weakening.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4310,51 +4310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-avalanche structural rearrangements in the bulk of granular medium: Experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Yu. Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4440,51 +4440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a crack is oriented by a magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boltenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4673,51 +4673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of sidewall friction on dense granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5034,51 +5034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density inversion in rapid granular flows: the supported regime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. T. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5401,51 +5401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the existence of stationary states during granular compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5648,51 +5648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Louge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5882,51 +5882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weitao Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5999,51 +5999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weitao Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6116,51 +6116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental compaction of anisotropic granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6233,51 +6233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of rare events on out of equilibrium relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6348,290 +6348,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of convection in the compaction mechanisms of anisotropic granular media</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In Situ Investigations on Organic Foam Films Using Neutron and Synchrotron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Etrillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique A. V. Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.011304⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (6), pp.2229-2234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0477338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127766v1</w:t>
+                <w:t xml:space="preserve">hal-01127762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Investigations on Organic Foam Films Using Neutron and Synchrotron Radiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance of convection in the compaction mechanisms of anisotropic granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (1), pp.011304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.011304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la0477338⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01127762v1</w:t>
+                <w:t xml:space="preserve">hal-01127766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow compaction of granular systems</w:t>
               </w:r>
@@ -6741,303 +6741,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01127763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of relevant physical parameters from 3D images of foams obtained by X-ray tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+                <w:t xml:space="preserve">Slow relaxation and compaction of granular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Nicodemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 263 (1-3), pp.295-302. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (2), pp.121-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat1300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127655v1</w:t>
+                <w:t xml:space="preserve">hal-01123907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow relaxation and compaction of granular systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Nicodemi</w:t>
+                <w:t xml:space="preserve">Extraction of relevant physical parameters from 3D images of foams obtained by X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Graner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 263 (1-3), pp.295-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat1300⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01123907v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative flows of 2D foams</w:t>
               </w:r>
@@ -7341,247 +7341,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction and rotation modes in a packing of cylinders under shear stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ammi</w:t>
+                <w:t xml:space="preserve">Dynamical transition induced by large bubbles in two-dimensional foam flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2002-10123-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67 (3), pp.031501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.67.031501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127736v1</w:t>
+                <w:t xml:space="preserve">hal-01127735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical transition induced by large bubbles in two-dimensional foam flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Cantat</w:t>
+                <w:t xml:space="preserve">Friction and rotation modes in a packing of cylinders under shear stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (4), pp.387-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2002-10123-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.67.031501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01127735v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distributions of the determinant of fixed-trace ensembles of real-symmetric and of Hermitian random matrices</w:t>
               </w:r>
@@ -7683,51 +7683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superstable Granular Heap in a Thin Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7830,51 +7830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7928,272 +7928,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01127739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational modes in a 1D array of cylinders under shear stress</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exact densities of states of fixed trace ensembles of random matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i2000-00310-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 33 (14), pp.2611-2630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/33/14/302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127734v1</w:t>
+                <w:t xml:space="preserve">hal-01127732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact densities of states of fixed trace ensembles of random matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rotational modes in a 1D array of cylinders under shear stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Schliecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 33 (14), pp.2611-2630. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 50 (5), pp.587-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/33/14/302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2000-00310-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127732v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of the determinant of a random real-symmetric matrix from the Gaussian orthogonal ensemble</w:t>
               </w:r>
@@ -10007,51 +10007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duranteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMC 2015 9th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10260,256 +10260,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Patterns in High-Speed Granular Flows, or How Supported Regimes Could Explain Frictional Velocity-Weakening in Landslides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective thermal conductivity of a wet porous medium – presence of hysteresis when modeling the spatial water distribution for the pendular regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Canot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Richard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Muhieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geological Union, Dec 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Seventh Int. Conf. on Thermal Engineering (ICTEA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hasnaoui, M. and Saghir, M. Z., May 2014, Marrakesh, Morocco. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126766v1</w:t>
+                <w:t xml:space="preserve">hal-01095522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective thermal conductivity of a wet porous medium – presence of hysteresis when modeling the spatial water distribution for the pendular regime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Patterns in High-Speed Granular Flows, or How Supported Regimes Could Explain Frictional Velocity-Weakening in Landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ramiro March</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Int. Conf. on Thermal Engineering (ICTEA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hasnaoui, M. and Saghir, M. Z., May 2014, Marrakesh, Morocco. pp.4</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geological Union, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095522v1</w:t>
+                <w:t xml:space="preserve">hal-01126766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion and deposition processes on an inclined granular bed</w:t>
               </w:r>
@@ -10819,51 +10819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Granular Media Across Scales (MGMAS2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Massachusetts Institute of Technology (Boston) and MiDi Network (Montpellier), Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10983,51 +10983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular flows confined between flat, frictional walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11212,51 +11212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11320,51 +11320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11605,51 +11605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACOUSTIS 2013 NEW DELHI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11726,51 +11726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POWDERS AND GRAINS 2013: Proceedings of the 7th International Conference on Micromechanics of Granular Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Sydney, Australia. pp.650-653, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11938,51 +11938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12096,338 +12096,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precursors of granular avalanches: Influence of the system size</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Duranteau</w:t>
+                <w:t xml:space="preserve">Secondary flows and supported steady states for channeled granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Materials Deformation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Les Houches, France</w:t>
+              <w:t xml:space="preserve">8th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933355v1</w:t>
+                <w:t xml:space="preserve">hal-00933414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary flows and supported steady states for channeled granular flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase transition for granular flows down inclined channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
+              <w:t xml:space="preserve">GDR TransNat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933414v1</w:t>
+                <w:t xml:space="preserve">hal-00933401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition for granular flows down inclined channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precursors of granular avalanches: Influence of the system size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duranteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR TransNat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">Workshop "Materials Deformation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933401v1</w:t>
+                <w:t xml:space="preserve">hal-00933355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précurseurs d'avalanches : Influence cruciale de l'état de surface des grains.</w:t>
               </w:r>
@@ -12452,51 +12452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR TransNat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12685,51 +12685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined granular materials: stability, chute flows and grain motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12787,191 +12787,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanche precursors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulations of grains flowing down frictional planes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Summer School: Granular Flows : From Simulations to Astrophysical Application, University of Maryland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, College Park,, United States</w:t>
+              <w:t xml:space="preserve">2011 Interdisciplinary Summer School: Granular Flows : From Simulations to Astrophysical Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, College Park, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995188v1</w:t>
+                <w:t xml:space="preserve">hal-01185921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of grains flowing down frictional planes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avalanche precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 Interdisciplinary Summer School: Granular Flows : From Simulations to Astrophysical Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, College Park, United States</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Summer School: Granular Flows : From Simulations to Astrophysical Application, University of Maryland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, College Park,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185921v1</w:t>
+                <w:t xml:space="preserve">hal-00995188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précurseurs d'avalanches</w:t>
               </w:r>
@@ -13095,51 +13095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of confined granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13311,51 +13311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leidenfrost Granular Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13496,51 +13496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping Histogram method for testing Edward's Statistical Mechanics of Powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13639,51 +13639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13907,51 +13907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How sidewalls influence granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14261,243 +14261,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering mechanism of the wet granular avalanches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irene Ippolito</w:t>
+                <w:t xml:space="preserve">High speed confined granular flows down inclines: numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-14310-1, 2018</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, VIENNA, Australia. 20, pp.218 - 228, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01768345v1</w:t>
+                <w:t xml:space="preserve">hal-02374603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed confined granular flows down inclines: numerical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yajuan Zhu</w:t>
+                <w:t xml:space="preserve">Triggering mechanism of the wet granular avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude El Tannoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Valance</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, VIENNA, Australia. 20, pp.218 - 228, 2018</w:t>
+              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-14310-1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374603v1</w:t>
+                <w:t xml:space="preserve">insu-01768345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid menisci equilibrium in a wet granular medium in pendular regime – Cohesive strength estimation for random smooth spheres packings</w:t>
               </w:r>
@@ -14654,217 +14654,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilités d'écoulements granulaires bidisperses en cisaillement sur un plan incliné</w:t>
+                <w:t xml:space="preserve">Shear Instabilities in Bidisperse Granular Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Rencontre du Non Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Powders and Grains 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980628v1</w:t>
+                <w:t xml:space="preserve">hal-01128359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Instabilities in Bidisperse Granular Flows</w:t>
+                <w:t xml:space="preserve">Instabilités d'écoulements granulaires bidisperses en cisaillement sur un plan incliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Denver, United States</w:t>
+              <w:t xml:space="preserve">12ème Rencontre du Non Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128359v1</w:t>
+                <w:t xml:space="preserve">hal-00980628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear instabilities in bidisperse granular flows</w:t>
               </w:r>
@@ -15089,51 +15089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction of granular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15523,51 +15523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15598,51 +15598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the existence of stationary states during granular compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15830,51 +15830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental compaction of anisotropic granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15931,51 +15931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of convection in the compaction mechanisms of anisotropic granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16107,51 +16107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The growth of a Super Stable Heap : an experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16728,51 +16728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Oger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/b262-33z7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717063v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Canot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero M Santoro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13030" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcnamara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/t2hv-99dt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401417v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delannay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h4cq-jgvv" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886192v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054906" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640642v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boltenhagen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.245" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592588v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Neveu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Larcher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Jenkins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.51" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajuan Zhu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siet van den Wildenberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042905" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01057-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825012v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude El Tannoury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ippolito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.022902" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01053-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01623447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trinh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.042904" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003057" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/5/053001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01623518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tabuteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.612" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580442v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velotiana Jean-Luc Ralaiarisoa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003081" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Canot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Mansour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Muhieddine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro March" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032950" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mancini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Mama Gu&#232;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.12.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.109" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duranteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yves Louge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lancelot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arti&#232;res" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.022204" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.022202" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Graner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/99/48003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/04/P04013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540366v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4CK00HSH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zaitsev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/11/P11023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497108v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faisant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/08/P08003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajmund Mokso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Glazier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.248304" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/85/58004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664479v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.80.031301" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179994" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Male" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2007.10.072" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-153KQSJ7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673366v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.248002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341128v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Zaitsev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.021402" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673374v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Male" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PHYSA.2008.02.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD25D2CP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674395v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taberlet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2007.04.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV71RC6L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hardy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terriac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.04.036" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M3QFRMC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/7/009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G3B2TBL2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Jenkins" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00010-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3ZX7TR8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906002v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PHYSA.2007.04.057" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905776v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.99.058304" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bideau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00017-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905631v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.042101" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906026v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1813" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poloni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.011505" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123967v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weitao Bi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405844" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127765v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/24/006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10096-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016063v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bideau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Toiya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.268001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127766v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.011304" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Etrillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A. V. Axelos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0477338" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D5S7JW3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ribi&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Philippe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/24/024" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127655v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.01.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB4VJ7JR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123907v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Nicodemi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1300" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127761v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cantat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10154-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127759v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Taberlet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Henry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10228-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123933v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kern" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10169-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FRTX069T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127736v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khidas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2002-10123-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPWVL0RP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127735v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.031501" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127738v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/38/306" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C2D72558A669F09BA13216CAC7C71D9EA066E2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123930v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Losert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pasini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.264301" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127739v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.051303" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127734v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Schliecker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Messager" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00310-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WD3C9KCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127732v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/14/302" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D204D8AC6FC3F13A1F65C90157D954E18E7BB89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127733v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.1526" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127731v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ca&#235;r" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.59.6281" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parfait-Pignol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050407" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B969525603AF56D454ACE9AB1AE7D6215E6CF8B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127699v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helio Pedro Amaral Souto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(96)00518-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MGCVV4V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127698v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Botet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/29/21/005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6FA99CA29B30ADC233C22249A2CE04031F72E28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247147v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995207" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127696v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ito" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khatun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(94)90133-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBVG69LF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127654v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.73.1553" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246831v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993215" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123935v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123924v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prevors" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Auriault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.858751" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127695v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/25/23/017" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/583E32E201E969A03A25872F29B86994D4B68352/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127693v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M Adler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401947v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Sadah" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mahe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534003008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987121v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903023" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02147338v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398357v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185915v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245726v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185918v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Trinh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126766v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095522v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126762v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913036v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185919v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126756v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123970v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995206v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908629v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Agustin Cordero" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906201v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185920v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995183v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908618v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123964v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00845755v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812015" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907559v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995205v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908611v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933355v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933414v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933401v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933353v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914407v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185922v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brodu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706769v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995188v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185921v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995191v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123969v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994712v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435423" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995208v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994713v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77074-9_61" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q640MPBZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668777v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669413v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179963" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668871v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179972" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717649v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995194v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909257v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#225;nchez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388597v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02528054v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangeney" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768345v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374603v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398312v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995202v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980628v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128359v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980634v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie Guillermic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123963v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967095v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lomin&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437625v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Grand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasquereau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078646v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01072040v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128212v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134104v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004376v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003870v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007608v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002971v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Henry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245758v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147992v3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096806v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Oger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/b262-33z7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717063v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Canot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero M Santoro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13030" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcnamara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/t2hv-99dt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401417v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delannay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h4cq-jgvv" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886192v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054906" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Neveu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Larcher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Jenkins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.51" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640642v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boltenhagen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajuan Zhu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siet van den Wildenberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042905" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01057-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825012v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude El Tannoury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ippolito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.022902" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01053-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01623447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trinh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.042904" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003057" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/5/053001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01623518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tabuteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.612" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580442v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velotiana Jean-Luc Ralaiarisoa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003081" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Canot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Mansour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Muhieddine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro March" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032950" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mancini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Mama Gu&#232;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.12.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.109" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duranteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yves Louge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lancelot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arti&#232;res" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.022204" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.022202" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Graner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/99/48003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/04/P04013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540366v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4CK00HSH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zaitsev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/11/P11023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497108v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faisant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/08/P08003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajmund Mokso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Glazier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.248304" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/85/58004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664479v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.80.031301" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179994" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Male" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2007.10.072" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-153KQSJ7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673366v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.248002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341128v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Zaitsev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.021402" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673374v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Male" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PHYSA.2008.02.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD25D2CP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674395v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taberlet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2007.04.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV71RC6L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hardy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terriac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.04.036" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M3QFRMC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/7/009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G3B2TBL2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Jenkins" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00010-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3ZX7TR8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906002v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PHYSA.2007.04.057" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905776v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.99.058304" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bideau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00017-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905631v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.042101" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906026v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1813" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poloni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.011505" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123967v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weitao Bi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405844" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127765v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/24/006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10096-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016063v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bideau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Toiya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.268001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127762v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Etrillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A. V. Axelos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0477338" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D5S7JW3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127766v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.011304" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ribi&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Philippe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/24/024" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123907v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Nicodemi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127655v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.01.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB4VJ7JR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127761v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cantat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10154-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127759v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Taberlet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Henry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10228-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123933v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kern" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10169-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FRTX069T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127735v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.031501" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127736v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khidas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2002-10123-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPWVL0RP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127738v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/38/306" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C2D72558A669F09BA13216CAC7C71D9EA066E2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123930v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Losert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pasini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.264301" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127739v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.051303" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127732v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/14/302" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D204D8AC6FC3F13A1F65C90157D954E18E7BB89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Schliecker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Messager" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00310-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WD3C9KCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127733v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.1526" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127731v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ca&#235;r" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.59.6281" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parfait-Pignol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050407" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B969525603AF56D454ACE9AB1AE7D6215E6CF8B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127699v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helio Pedro Amaral Souto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(96)00518-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MGCVV4V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127698v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Botet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/29/21/005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6FA99CA29B30ADC233C22249A2CE04031F72E28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247147v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995207" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127696v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ito" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khatun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(94)90133-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBVG69LF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127654v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.73.1553" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246831v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993215" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123935v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123924v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prevors" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Auriault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.858751" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127695v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/25/23/017" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/583E32E201E969A03A25872F29B86994D4B68352/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127693v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M Adler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401947v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Sadah" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mahe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534003008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987121v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903023" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02147338v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398357v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185915v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245726v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185918v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Trinh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095522v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126766v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126762v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913036v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185919v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126756v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123970v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995206v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908629v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Agustin Cordero" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906201v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185920v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995183v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908618v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123964v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00845755v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812015" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907559v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995205v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908611v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933414v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933401v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933355v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933353v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914407v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185922v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brodu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706769v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185921v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995188v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995191v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123969v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994712v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435423" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995208v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994713v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77074-9_61" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q640MPBZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668777v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669413v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179963" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668871v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179972" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717649v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995194v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909257v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#225;nchez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388597v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02528054v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangeney" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374603v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768345v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398312v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995202v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128359v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980628v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980634v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie Guillermic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123963v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967095v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lomin&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437625v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Grand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasquereau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078646v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01072040v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128212v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134104v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004376v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003870v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007608v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002971v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Henry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245758v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147992v3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096806v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>